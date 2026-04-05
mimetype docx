--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -705,377 +705,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of satisfaction with the detection process of autism in Europe: Results from the ASDEU study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autistic Adult Services Availability, Preferences, and User Experiences: Results From the Autism Spectrum Disorder in the European Union Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Baduel</w:t>
+                <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t>
+                <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Canal-Bedia</w:t>
+                <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Magán-Maganto</w:t>
+                <w:t xml:space="preserve">Giovanna Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Poustka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613221080318⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.919234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604861v1</w:t>
+                <w:t xml:space="preserve">hal-03828074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autistic Adult Services Availability, Preferences, and User Experiences: Results From the Autism Spectrum Disorder in the European Union Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Micai</w:t>
+                <w:t xml:space="preserve">Determinants of satisfaction with the detection process of autism in Europe: Results from the ASDEU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fulceri</w:t>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Salvitti</w:t>
+                <w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Romano</w:t>
+                <w:t xml:space="preserve">Ricardo Canal-Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luise Poustka</w:t>
+                <w:t xml:space="preserve">María Magán-Maganto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, 18 p. </w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.2136-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.919234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13623613221080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828074v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-World Experiences in Autistic Adult Diagnostic Services and Post-diagnostic Support and Alignment with Services Guidelines: Results from the ASDEU Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Scattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.4129-4146. </w:t>
@@ -1113,90 +1113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention Services for Autistic Adults: An ASDEU Study of Autistic Adults, Carers, and Professionals’ Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Fatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1364,90 +1364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistic Adult Health and Professional Perceptions of It: Evidence From the ASDEU Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Fatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles technologies au service du dépistage: Chatbot pour la détection précoce de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télésanté: les thérapies médiatisées par les parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,77 +1732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Detection, Diagnosis and Intervention Services for Young Children with Autism Spectrum Disorder in the European Union (ASDEU): Family and Professional Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Canal-Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Magán-Maganto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fernández-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2773,51 +2773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,217 +3422,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t>
+                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noména Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrés du GREPACO</w:t>
+              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635612v1</w:t>
+                <w:t xml:space="preserve">hal-04918702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t>
+                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noména Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
+              <w:t xml:space="preserve">19ème congrés du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918702v1</w:t>
+                <w:t xml:space="preserve">hal-04635612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t>
               </w:r>
@@ -3694,125 +3694,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076825v2</w:t>
+                <w:t xml:space="preserve">hal-04525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3828,202 +3867,163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Soulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076778v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t>
+                <w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
@@ -4054,194 +4054,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076791v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
+                <w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525157v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of motor experience on perception/action coupling in children and teenagers with Autism Spectrum Disorder (ASD): an eye-tracking study</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluations psychologiques dans le cadre de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur un dispositif d’accompagnement des familles en Télésanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,220 +4855,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Landscape: A Scoping Review of Research on Neurodevelopmental Disorders in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Monthubert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391747v1</w:t>
+                <w:t xml:space="preserve">hal-05322031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Landscape: A Scoping Review of Research on Neurodevelopmental Disorders in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Mathis Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Monthubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322031v1</w:t>
+                <w:t xml:space="preserve">hal-05391747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lived experience of thinking in pictures in self-declared autistic adults</w:t>
               </w:r>
@@ -5636,51 +5636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40A7E3DF"/>
+    <w:nsid w:val="66585FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5867,51 +5867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4654-5738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189786302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6030-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bejarano-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Canal-Bedia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mag&#225;n-Maganto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613221080318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Micai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fulceri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Salvitti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Poustka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.919234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Scattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciaramella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04873-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Fatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05038-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.614102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fern&#225;ndez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Cilleros-Mart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04253-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#197;sberg Johnels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R Z&#252;rcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lassalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03378-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2014.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1G0PKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424419v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580752v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03078449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4654-5738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189786302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6030-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Micai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fulceri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Salvitti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Romano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Poustka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.919234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bejarano-Mart&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Canal-Bedia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mag&#225;n-Maganto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613221080318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Scattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciaramella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04873-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Fatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05038-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.614102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fern&#225;ndez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Cilleros-Mart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04253-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#197;sberg Johnels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R Z&#252;rcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lassalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03378-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2014.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1G0PKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Costes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424419v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580752v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03078449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>