--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -354,330 +354,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t>
+                <w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674456v1</w:t>
+                <w:t xml:space="preserve">hal-04405396v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t>
+                <w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bled</w:t>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405396v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Visual Cognitive Style in Autism: A Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -705,377 +705,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autistic Adult Services Availability, Preferences, and User Experiences: Results From the Autism Spectrum Disorder in the European Union Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of satisfaction with the detection process of autism in Europe: Results from the ASDEU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Micai</w:t>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fulceri</w:t>
+                <w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Salvitti</w:t>
+                <w:t xml:space="preserve">Ricardo Canal-Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luise Poustka</w:t>
+                <w:t xml:space="preserve">María Magán-Maganto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.919234⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (8), pp.2136-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13623613221080318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828074v1</w:t>
+                <w:t xml:space="preserve">hal-03604861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of satisfaction with the detection process of autism in Europe: Results from the ASDEU study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
+                <w:t xml:space="preserve">Autistic Adult Services Availability, Preferences, and User Experiences: Results From the Autism Spectrum Disorder in the European Union Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Baduel</w:t>
+                <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t>
+                <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Canal-Bedia</w:t>
+                <w:t xml:space="preserve">Giovanna Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Magán-Maganto</w:t>
+                <w:t xml:space="preserve">Luise Poustka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (8), pp.2136-2150. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13623613221080318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.919234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604861v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-World Experiences in Autistic Adult Diagnostic Services and Post-diagnostic Support and Alignment with Services Guidelines: Results from the ASDEU Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Scattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.4129-4146. </w:t>
@@ -1113,90 +1113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention Services for Autistic Adults: An ASDEU Study of Autistic Adults, Carers, and Professionals’ Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Fatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1247,90 +1247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (7), pp.e0255039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1364,90 +1364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistic Adult Health and Professional Perceptions of It: Evidence From the ASDEU Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Micai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Salvitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fulceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maria Fatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles technologies au service du dépistage: Chatbot pour la détection précoce de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télésanté: les thérapies médiatisées par les parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,77 +1732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Detection, Diagnosis and Intervention Services for Young Children with Autism Spectrum Disorder in the European Union (ASDEU): Family and Professional Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Canal-Bedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Magán-Maganto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fernández-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,295 +1860,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baduel</w:t>
+                <w:t xml:space="preserve">Look me in the eyes: constraining gaze in the eye-region provokes abnormally high subcortical activation in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Åsberg Johnels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole R Zürcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03378-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926391v1</w:t>
+                <w:t xml:space="preserve">hal-02554168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look me in the eyes: constraining gaze in the eye-region provokes abnormally high subcortical activation in autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
+                <w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Åsberg Johnels</w:t>
+                <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole R Zürcher</w:t>
+                <w:t xml:space="preserve">Nadège Foudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lassalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Guillon</w:t>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2), pp.297 - 304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03378-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554168v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact perception but abnormal orientation towards face-like objects in young children with ASD</w:t>
               </w:r>
@@ -2160,77 +2160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -2307,64 +2307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hassan Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141191. </w:t>
@@ -2415,77 +2415,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,64 +2549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual social attention in autism spectrum disorder: Insights from eye tracking studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2678,51 +2678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de la technique de suivi du regard dans l'étude des troubles du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouchine Hadjikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2760,64 +2760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,103 +3081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual mental imagery in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sorsana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Mémoire, Oct 2021, Vers, France</w:t>
@@ -3422,247 +3422,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t>
+                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noména Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
+              <w:t xml:space="preserve">19ème congrés du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918702v1</w:t>
+                <w:t xml:space="preserve">hal-04635612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t>
+                <w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noména Gouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrés du GREPACO</w:t>
+              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635612v1</w:t>
+                <w:t xml:space="preserve">hal-04918702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3694,554 +3694,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
+                <w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rogé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
+              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525157v1</w:t>
+                <w:t xml:space="preserve">hal-04076778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076806v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076825v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076778v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Bled</w:t>
+                <w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Riou-Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076791v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of motor experience on perception/action coupling in children and teenagers with Autism Spectrum Disorder (ASD): an eye-tracking study</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4469,77 +4469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluations psychologiques dans le cadre de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur un dispositif d’accompagnement des familles en Télésanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mado Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,250 +4855,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Landscape: A Scoping Review of Research on Neurodevelopmental Disorders in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Mathis Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Monthubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322031v1</w:t>
+                <w:t xml:space="preserve">hal-05391747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Landscape: A Scoping Review of Research on Neurodevelopmental Disorders in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Monthubert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391747v1</w:t>
+                <w:t xml:space="preserve">hal-05322031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lived experience of thinking in pictures in self-declared autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5237,298 +5237,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception/action coupling is modulated by the age-related motor skills of the agent performing the action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Clavaud-Seon</w:t>
+                <w:t xml:space="preserve">Evaluation of a visual cognitive style in autism: A cluster analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Schmitz</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687447v1</w:t>
+                <w:t xml:space="preserve">hal-04580752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a visual cognitive style in autism: A cluster analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Bled</w:t>
+                <w:t xml:space="preserve">Perception/action coupling is modulated by the age-related motor skills of the agent performing the action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Clavaud-Seon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580752v2</w:t>
+                <w:t xml:space="preserve">hal-04687447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soulieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5636,51 +5636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66585FB4"/>
+    <w:nsid w:val="EE86E310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5867,51 +5867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4654-5738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189786302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6030-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Micai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fulceri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Salvitti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Romano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Poustka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.919234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bejarano-Mart&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Canal-Bedia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mag&#225;n-Maganto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613221080318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Scattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciaramella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04873-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Fatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05038-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.614102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fern&#225;ndez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Cilleros-Mart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04253-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#197;sberg Johnels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R Z&#252;rcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lassalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03378-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2014.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1G0PKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391747v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Costes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424419v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580752v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03078449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4654-5738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189786302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6030-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bejarano-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Canal-Bedia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mag&#225;n-Maganto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613221080318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Micai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fulceri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Salvitti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Poustka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.919234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Scattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciaramella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04873-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Fatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05038-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.614102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fern&#225;ndez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Cilleros-Mart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04253-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#197;sberg Johnels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R Z&#252;rcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03378-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2014.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1G0PKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424419v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580752v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03078449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>