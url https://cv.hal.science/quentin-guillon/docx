--- v2 (2026-05-07)
+++ v3 (2026-06-03)
@@ -1,5581 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5530 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Guillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quentin-guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4654-5738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189786302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=uFJWeucAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-6030-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices, Perspectives and Perceived Difficulties in Early Detection of Autism among Early Childcare and Education Providers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Childhood Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10643-025-02050-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lived Experience of Thinking in Pictures in Self-Declared Autistic Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism in Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/aut.2024.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery abilities in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aur.3192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405396v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Visual Cognitive Style in Autism: A Cluster Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-024-06616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of satisfaction with the detection process of autism in Europe: Results from the ASDEU study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Canal-Bedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Magán-Maganto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.2136-2150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613221080318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Adult Services Availability, Preferences, and User Experiences: Results From the Autism Spectrum Disorder in the European Union Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Micai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fulceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Salvitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luise Poustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 18 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.919234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Experiences in Autistic Adult Diagnostic Services and Post-diagnostic Support and Alignment with Services Guidelines: Results from the ASDEU Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Scattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Micai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciaramella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Salvitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fulceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.4129-4146. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-04873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Services for Autistic Adults: An ASDEU Study of Autistic Adults, Carers, and Professionals’ Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Micai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciaramella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Salvitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fulceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maria Fatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.1623-1639. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-021-05038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), pp.e0255039. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0255039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autistic Adult Health and Professional Perceptions of It: Evidence From the ASDEU Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Micai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciaramella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Salvitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Fulceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maria Fatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, 18 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.614102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies au service du dépistage: Chatbot pour la détection précoce de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.191.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télésanté: les thérapies médiatisées par les parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.191.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection, Diagnosis and Intervention Services for Young Children with Autism Spectrum Disorder in the European Union (ASDEU): Family and Professional Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Bejarano-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Canal-Bedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Magán-Maganto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fernández-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Cilleros-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.3380-3394. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-019-04253-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Version of the Modified-Checklist for Autism in Toddlers (M-CHAT): A Validation Study on a French Sample of 24 Month-Old Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Afzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Foudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.297 - 304. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-016-2950-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look me in the eyes: constraining gaze in the eye-region provokes abnormally high subcortical activation in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchine Hadjikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Åsberg Johnels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole R Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-03378-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intact perception but abnormal orientation towards face-like objects in young children with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Afzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Networking in Autism Gaze Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassan Afzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141191. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both dog and human faces are explored abnormally by young children with autism spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchine Hadjikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/WNR.0000000000000257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual social attention in autism spectrum disorder: Insights from eye tracking studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchine Hadjikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.279-297. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la technique de suivi du regard dans l'étude des troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchine Hadjikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Dell'Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypie-Friendly: the French program to improve inclusivity of universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Congress on University and Disability - Trends and challenges for an inclusive university (CIUD 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación ONCE; Universidad de Granada, Nov 2025, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama international des recherches autour des TND dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Atypie-Friendly 2025: Les TND dans l'enseignement supérieur : quelles perspectives de recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atypie-Friendly, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual mental imagery in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’esprit et compétence mnésique chez les enfants âgés de 1 à 4 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sorsana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire du GDR Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mémoire, Oct 2021, Vers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et Eye‐tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Université d’Automne de l’ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAPI, Oct 2019, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme : étude de son lien avec la symptomatologie anxieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée visuelle, répétitive et intrusive dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noména Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relation between anxiety and a visual cognitive style: are involuntary thoughts the key ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Workshop on Imagery and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du style cognitif visuel sur la régulation des pensées et les manifestations anxieuses et dépressives au quotidien dans l'autisme : présentation d'un protocole par échantillonnage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style cognitif et style d'apprentissage dans l'autisme, une étude en oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des capacités d'imagerie mentale visuelle dans l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Université d'automne de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage et outils numériques en EAJE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Riou-Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque de l'AFNA: Particularités sensorielle dans le TSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of motor experience on perception/action coupling in children and teenagers with Autism Spectrum Disorder (ASD): an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Séon Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergne Judith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSENCE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gothenberg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil de développement de jeunes enfants reçus en primoévaluation diagnostique pour un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en autisme et perspectives d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désambiguïsation du nom propre chez les enfants présentant un Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Volzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations psychologiques dans le cadre de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autisme : de l'enfance à l'âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAVOISIER, 2023, Coll. Psychiatrie, 9782257207463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur un dispositif d’accompagnement des familles en Télésanté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mado Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rogé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Cyrielle Derguy et Émilie Cappe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et Trouble du Spectre de L'Autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.369-377, 2020, Univers psy, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.dergu.2019.01.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Landscape: A Scoping Review of Research on Neurodevelopmental Disorders in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif numérique EarlyBot : évaluation de son acceptabilité par des Etablissements d’Accueil du Jeune Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Jean-Luc Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lived experience of thinking in pictures in self-declared autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception/action coupling in children with autism: insights from looking time and pupil dilation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Clavaud-Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception/action coupling is modulated by the age-related motor skills of the agent performing the action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Clavaud-Seon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a visual cognitive style in autism: A cluster analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking in pictures in everyday life situations among autistic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Soulieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5636,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE86E310"/>
+    <w:nsid w:val="BF6C8FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5867,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4654-5738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189786302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6030-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bejarano-Mart&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Canal-Bedia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mag&#225;n-Maganto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613221080318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Micai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fulceri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Salvitti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Romano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Poustka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.919234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Scattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciaramella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04873-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Fatta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05038-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.614102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fern&#225;ndez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Cilleros-Mart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04253-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#197;sberg Johnels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R Z&#252;rcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03378-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2014.03.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1G0PKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0369" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424419v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580752v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03078449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-guillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4654-5738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189786302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uFJWeucAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6030-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-025-02050-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405396v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-024-06616-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bejarano-Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Canal-Bedia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mag&#225;n-Maganto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613221080318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Micai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fulceri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Salvitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Romano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Poustka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.919234" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Scattoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciaramella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-04873-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Fatta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05038-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.614102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.191.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fern&#225;ndez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Cilleros-Mart&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04253-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Afzali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Foudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2950-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#197;sberg Johnels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R Z&#252;rcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lassalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03378-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Afzali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000257" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2014.03.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1G0PKF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Blin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sorsana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nom&#233;na Gouby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076825v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Riou-Gardelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole S&#233;on Clavaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vergne Judith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Soni&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schmitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volzenlogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dergu.2019.01.0369" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Costes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jean-Luc Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424419v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Clavaud-Seon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580752v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03078449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soulieres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>