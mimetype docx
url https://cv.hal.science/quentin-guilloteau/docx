--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+              <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -370,727 +370,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602298v1</w:t>
+                <w:t xml:space="preserve">hal-04669743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamlessly Scaling Applications with DAPHNE</w:t>
+                <w:t xml:space="preserve">Longevity of Artifacts in Leading Parallel and Distributed Systems Conferences: a Review of the State of the Practice in 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina M Ciorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas H. Müller Korndörfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florina M. Ciorba</w:t>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2024 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641525.3663631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637841v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity of Artifacts in Leading Parallel and Distributed Systems Conferences: a Review of the State of the Practice in 2023</w:t>
+                <w:t xml:space="preserve">Seamlessly Scaling Applications with DAPHNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Jonas H. Müller Korndörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina M. Ciorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2024 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562691v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact Evaluations as Authors and Reviewers : Lessons, Questions, and Frustrations</w:t>
+                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florina M Ciorba</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Workshop on Practical Reproducibility in HPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764265v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
+                <w:t xml:space="preserve">Artifact Evaluations as Authors and Reviewers : Lessons, Questions, and Frustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas H Müller Korndörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina M Ciorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
+              <w:t xml:space="preserve">Community Workshop on Practical Reproducibility in HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666859v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Pagano</w:t>
+                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669743v1</w:t>
+                <w:t xml:space="preserve">hal-04666859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rater la reproductibilité de ses expériences ?</w:t>
               </w:r>
@@ -1102,64 +1102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2023 Conférence francophone en informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,697 +1178,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des applications Bag-of-Tasks du méso-centre Gricad</w:t>
+                <w:t xml:space="preserve">Painless Transposition of Reproducible Distributed Environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702246v2</w:t>
+                <w:t xml:space="preserve">hal-03723771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
+                <w:t xml:space="preserve">Transposition d'environnements distribués reproductibles avec NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rutten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663273v2</w:t>
+                <w:t xml:space="preserve">hal-03696485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition d'environnements distribués reproductibles avec NixOS Compose</w:t>
+                <w:t xml:space="preserve">Étude des applications Bag-of-Tasks du méso-centre Gricad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696485v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painless Transposition of Reproducible Distributed Environments with NixOS Compose</w:t>
+                <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723771v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Injection of Best-Effort Tasks to Harvest Idle Computing Grid Resources</w:t>
+                <w:t xml:space="preserve">Collecte de ressources libres dans une grille en préservant le système de fichiers : une approche autonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2021 - 25th International Conference on System Theory, Control and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2021 - Conférence d'informatique en Parallélisme, Architecture et Système.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363709v1</w:t>
+                <w:t xml:space="preserve">hal-03282727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de ressources libres dans une grille en préservant le système de fichiers : une approche autonomique</w:t>
+                <w:t xml:space="preserve">Controlling the Injection of Best-Effort Tasks to Harvest Idle Computing Grid Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2021 - Conférence d'informatique en Parallélisme, Architecture et Système.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTCC 2021 - 25th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Iași, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282727v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2069,77 +2069,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM REP24 Tutorial: Reproducible distributed environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ayats Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,77 +2297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Reproducible distributed environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2411,320 +2411,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Parallel Merge Sort in Rust</w:t>
+                <w:t xml:space="preserve">Simulating a Multi-Layered Grid Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078798v1</w:t>
+                <w:t xml:space="preserve">hal-04101015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
+                <w:t xml:space="preserve">Adaptive Parallel Merge Sort in Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038000v1</w:t>
+                <w:t xml:space="preserve">hal-04078798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Multi-Layered Grid Middleware</w:t>
+                <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101015v1</w:t>
+                <w:t xml:space="preserve">hal-04038000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des applications Bag-of-Tasks du méso-centre Gricad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3226,51 +3226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waehren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M. Ciorba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H. M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M Ciorba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702246v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696485v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601351v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04389290v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waehren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M. Ciorba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M Ciorba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H. M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696485v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702246v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601351v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04389290v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>