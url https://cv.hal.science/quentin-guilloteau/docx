--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3764590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -370,727 +370,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seamlessly Scaling Applications with DAPHNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas H. Müller Korndörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina M. Ciorba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">COMPAS 2024 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669743v1</w:t>
+                <w:t xml:space="preserve">hal-04637841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity of Artifacts in Leading Parallel and Distributed Systems Conferences: a Review of the State of the Practice in 2023</w:t>
+                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florina M Ciorba</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millian Poquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pise, Italy. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562691v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamlessly Scaling Applications with DAPHNE</w:t>
+                <w:t xml:space="preserve">Artifact Evaluations as Authors and Reviewers : Lessons, Questions, and Frustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florina M. Ciorba</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas H Müller Korndörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina M Ciorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2024 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Community Workshop on Practical Reproducibility in HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637841v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: &amp;quot;Under-Control: A Control Theory Introduction for Computer Scientists</w:t>
+                <w:t xml:space="preserve">Longevity of Artifacts in Leading Parallel and Distributed Systems Conferences: a Review of the State of the Practice in 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cerf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina M Ciorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rutten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlexScience 2024 - 14th workshop on AI and Scientific Computing at Scale using Flexible Computing Infrastructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">REP 2024 - ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641525.3663631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602298v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact Evaluations as Authors and Reviewers : Lessons, Questions, and Frustrations</w:t>
+                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millian Poquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florina M Ciorba</w:t>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Workshop on Practical Reproducibility in HPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764265v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Control: A Control Theory Introduction for Computer Scientists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Control in High Performance Computing for Overload Avoidance Adaptive in Time and Job Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSOS 2024 - 5th IEEE International Conference on Autonomic Computing and Self-Organizing Systems (ACSOS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aahrus, Denmark. pp.1-10</w:t>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle Upon Tyne, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666859v1</w:t>
+                <w:t xml:space="preserve">hal-04669743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rater la reproductibilité de ses expériences ?</w:t>
               </w:r>
@@ -1102,64 +1102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2023 Conférence francophone en informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1178,697 +1178,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painless Transposition of Reproducible Distributed Environments with NixOS Compose</w:t>
+                <w:t xml:space="preserve">Étude des applications Bag-of-Tasks du méso-centre Gricad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.1-12</w:t>
+              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723771v2</w:t>
+                <w:t xml:space="preserve">hal-03702246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition d'environnements distribués reproductibles avec NixOS Compose</w:t>
+                <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Join</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fliess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696485v2</w:t>
+                <w:t xml:space="preserve">hal-03663273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des applications Bag-of-Tasks du méso-centre Gricad</w:t>
+                <w:t xml:space="preserve">Transposition d'environnements distribués reproductibles avec NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702246v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free control for resource harvesting in computing grids</w:t>
+                <w:t xml:space="preserve">Painless Transposition of Reproducible Distributed Environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fliess</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLUSTER 2022 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663273v2</w:t>
+                <w:t xml:space="preserve">hal-03723771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de ressources libres dans une grille en préservant le système de fichiers : une approche autonomique</w:t>
+                <w:t xml:space="preserve">Controlling the Injection of Best-Effort Tasks to Harvest Idle Computing Grid Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2021 - Conférence d'informatique en Parallélisme, Architecture et Système.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSTCC 2021 - 25th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Iași, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282727v2</w:t>
+                <w:t xml:space="preserve">hal-03363709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Injection of Best-Effort Tasks to Harvest Idle Computing Grid Resources</w:t>
+                <w:t xml:space="preserve">Collecte de ressources libres dans une grille en préservant le système de fichiers : une approche autonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2021 - 25th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2021 - Conférence d'informatique en Parallélisme, Architecture et Système.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363709v1</w:t>
+                <w:t xml:space="preserve">hal-03282727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2069,77 +2069,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACM REP24 Tutorial: Reproducible distributed environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ayats Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,77 +2297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial: Reproducible distributed environments with NixOS Compose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bleuzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2411,320 +2411,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Multi-Layered Grid Middleware</w:t>
+                <w:t xml:space="preserve">Adaptive Parallel Merge Sort in Rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101015v1</w:t>
+                <w:t xml:space="preserve">hal-04078798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Parallel Merge Sort in Rust</w:t>
+                <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078798v1</w:t>
+                <w:t xml:space="preserve">hal-04038000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding a Cluster containing a Distributed File-System</w:t>
+                <w:t xml:space="preserve">Simulating a Multi-Layered Grid Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038000v1</w:t>
+                <w:t xml:space="preserve">hal-04101015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des applications Bag-of-Tasks du méso-centre Gricad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3226,51 +3226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waehren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M. Ciorba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M Ciorba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663631" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H. M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696485v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702246v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601351v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04389290v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05234898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guilloteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pagano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3764590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waehren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M. Ciorba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736731.3746146" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H. M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H M&#252;ller Kornd&#246;rfer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina M Ciorba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702246v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663273v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696485v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bleuzen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723771v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282727v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601351v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ayats Llamas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun de Witt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04389290v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALM075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>