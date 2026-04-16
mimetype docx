--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -617,265 +617,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative evolution of supergene-based social polymorphism in ants</w:t>
+                <w:t xml:space="preserve">Ant phylogenomics reveals a natural selection hotspot preceding the origin of complex eusociality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Kay</w:t>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Weyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0196⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (13), pp.942 - 2947.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878169v1</w:t>
+                <w:t xml:space="preserve">hal-03685595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant phylogenomics reveals a natural selection hotspot preceding the origin of complex eusociality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Weyna</w:t>
+                <w:t xml:space="preserve">Iterative evolution of supergene-based social polymorphism in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (13), pp.942 - 2947.e4. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (1856), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685595v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a supergene that regulates a trans-species social polymorphism</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201040119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03685595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Borowiec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Weyna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Gotzek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Arsenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1081-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burnham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaminade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia T Levine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy128" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dubruille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogereau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519332113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montchamp-Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a017616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-013-9587-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0N84CNV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05456284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taupenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ducancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286192v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delagoutte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wuest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02189-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201040119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03685595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Borowiec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Weyna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.05.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0196" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Gotzek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Arsenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1081-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burnham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaminade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia T Levine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy128" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dubruille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ogereau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1519332113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montchamp-Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a017616" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-013-9587-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0N84CNV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bastide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>