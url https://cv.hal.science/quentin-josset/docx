--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
+                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Artero</w:t>
+                <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Strøm</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bennett</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William A Beaumont</w:t>
+                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecointre</w:t>
+                <w:t xml:space="preserve">Omar Diouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129961v1</w:t>
+                <w:t xml:space="preserve">hal-05202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
+                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+                <w:t xml:space="preserve">John Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Gregory Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
+                <w:t xml:space="preserve">William A Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Diouach</w:t>
+                <w:t xml:space="preserve">Thomas Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.8474. </w:t>
+              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202760v1</w:t>
+                <w:t xml:space="preserve">hal-05129961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
               </w:r>
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atso Romakkaniemi</w:t>
+                <w:t xml:space="preserve">Amélie Verde Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, e44, 22 p. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546367v1</w:t>
+                <w:t xml:space="preserve">hal-04493472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Josset</w:t>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Verde Ferreira</w:t>
+                <w:t xml:space="preserve">Atso Romakkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Dettai</w:t>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, e44, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493472v1</w:t>
+                <w:t xml:space="preserve">hal-04546367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Atlantic salmon and sea trout smolts in transitional waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,295 +1138,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadromous fish modified timing of upstream migration over the last 30 years in France</w:t>
+                <w:t xml:space="preserve">Contrasting trends between species and catchments in diadromous fish counts over the last 30 years in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Besse</w:t>
+                <w:t xml:space="preserve">Gwenaël Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Artur</w:t>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (2), pp.286-302. </w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2019046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013596v1</w:t>
+                <w:t xml:space="preserve">hal-02935284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting trends between species and catchments in diadromous fish counts over the last 30 years in France</w:t>
+                <w:t xml:space="preserve">Diadromous fish modified timing of upstream migration over the last 30 years in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Artur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 421, 23 p. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.286-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2019046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935284v1</w:t>
+                <w:t xml:space="preserve">hal-03013596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining empirical indicators and expert knowledge for surveillance of data-limited sea trout stocks</w:t>
               </w:r>
@@ -1510,342 +1510,462 @@
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.96-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental influences of life history strategies in partial anadromous brown trout (Salmo trutta, Salmonidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengt Finstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Grimsrud Davidsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.1051-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determinism of age and length at first return in sea trout (S. trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atso Romakkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NoWPaS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Holar, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retracer la vie en mer du saumon par l’analyse de ses écailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1855,78 +1975,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations des écailles chez les poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,315 +2057,315 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4179-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l’interprétation des écailles et l’estimation de l’âge chez le saumon atlantique (salmo salar) dans les populations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 164 p., 2022, Guides et protocoles, 978-2-38170-146-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l’interprétation des écailles et l’estimation de l’âge chez la truite commune (Salmo trutta) dans les populations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Français de la Biodiversité, 154 p., 2020, Collection Guides et protocoles, 978-2-38170-056-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2255,2881 +2375,2881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activités de L’Observatoire Long Terme de la Bresle - Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu des pêches électriques sur la Bresle - Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Étude d'impact de nouveaux protocoles d'échantillonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Rapport final, Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA; Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2024, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04850787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'impact de nouveaux protocoles d'échantillonnage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2024, 37 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA; Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04514894v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activités de L’Observatoire Long Terme de la Bresle - Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2024, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu des pêches électriques sur la Bresle - Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Missemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Anne 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Cartographie des habitats piscicoles de la Bresle et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 53 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lecoeur</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04286224v1</w:t>
+                <w:t xml:space="preserve">hal-04299370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2023, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des habitats piscicoles de la Bresle et de ses affluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Anne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 53 p</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la Biodiversité. 2023, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299370v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2022, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] OFB; INRAE; INSTITUT AGRO; UPPA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la Biodiversité. 2022, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Saumon Rose (Oncorhynchus gorbuscha, Walbaum, 1792). Conduite à tenir et éléments d'écologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; INSTITUT AGRO; UPPA. 2021, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287600v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la Biodiversité. 2021, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité de l’Observatoire Long Terme de la Bresle. Année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; SMAB. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des peches electriques sur la Bresle - Annee 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la Biodiversité. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité de l’Observatoire Long Terme de la Bresle. Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lentieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lentieul</w:t>
+                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; SMAB. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité de l'Observatoire Long Terme de la Bresle - Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lentieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lentieul</w:t>
+                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] AFB - Agence française pour la biodiversité; INRA; EPTB Bresle. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu des pêches électriques sur la Bresle - Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Macquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu des pêches électriques sur la Bresle - Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2018, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité de l'Observatoire Long Terme de la Bresle - Année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] AFB - Agence française pour la biodiversité; INRA; EPTB Bresle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Long Terme de la Bresle - Résultats de l'année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] AFB - Agence française pour la biodiversité; INRA; EPTB Bresle. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé cartographique des frayères de salmonidés migrateurs suite à deux opérations de restauration de la continuité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Français de la Biodiversité. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Migrateurs Amphihalins de la Bresle - Résultats de l'année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA; EPTB Bresle. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station de Contrôle des Poissons Migrateurs (STA.CO.MI) - Rivière Bresle - Résultats de l'année 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA; EPTB Bresle. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5139,153 +5259,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for &amp;quot;Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atso Romakkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5432,51 +5552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Artur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13638" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shephard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kennedy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Magnusson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flesselle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Floquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Macquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Missemer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740377v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flesselle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lentieul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Artur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shephard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kennedy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Magnusson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F13GD82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flesselle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Floquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Macquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Missemer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flesselle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lentieul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>