--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -234,472 +234,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
+                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Diouach</w:t>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202760v1</w:t>
+                <w:t xml:space="preserve">hal-05086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
+                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Artero</w:t>
+                <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Strøm</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bennett</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William A Beaumont</w:t>
+                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecointre</w:t>
+                <w:t xml:space="preserve">Omar Diouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129961v1</w:t>
+                <w:t xml:space="preserve">hal-05202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
+                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">John Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Gregory Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">William A Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
+                <w:t xml:space="preserve">Thomas Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
+              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086444v1</w:t>
+                <w:t xml:space="preserve">hal-05129961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Verde Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,90 +876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Atlantic salmon and sea trout smolts in transitional waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1406,307 +1406,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining empirical indicators and expert knowledge for surveillance of data-limited sea trout stocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental influences of life history strategies in partial anadromous brown trout (Salmo trutta, Salmonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Shephard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bengt Finstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Grimsrud Davidsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Finlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katarina Magnusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.073⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1051-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618701v1</w:t>
+                <w:t xml:space="preserve">hal-02501450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental influences of life history strategies in partial anadromous brown trout (Salmo trutta, Salmonidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Combining empirical indicators and expert knowledge for surveillance of data-limited sea trout stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Shephard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bengt Finstad</w:t>
+                <w:t xml:space="preserve">Richard Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Grimsrud Davidsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Josset</w:t>
+                <w:t xml:space="preserve">Katarina Magnusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02501450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1724,51 +1724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of age and length at first return in sea trout (S. trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4179-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2383,763 +2383,763 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+                <w:t xml:space="preserve">Compte-rendu des pêches électriques sur la Bresle - Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Tréhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Aziliz Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+                <w:t xml:space="preserve">hal-05322401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’activités de L’Observatoire Long Terme de la Bresle - Année 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05168263v1</w:t>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des pêches électriques sur la Bresle - Année 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Rapport d’activités de L’Observatoire Long Terme de la Bresle - Année 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322401v1</w:t>
+                <w:t xml:space="preserve">hal-05168263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'impact de nouveaux protocoles d'échantillonnage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu des pêches électriques sur la Bresle - Année 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Missemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2024, 37 p</w:t>
+              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514894v1</w:t>
+                <w:t xml:space="preserve">hal-04739728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Étude d'impact de nouveaux protocoles d'échantillonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2024, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Launey</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04850787v1</w:t>
+                <w:t xml:space="preserve">hal-04514894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’activités de L’Observatoire Long Terme de la Bresle - Année 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2024, 93 p</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA; Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646558v1</w:t>
+                <w:t xml:space="preserve">hal-04850787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des pêches électriques sur la Bresle - Année 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Rapport d’activités de L’Observatoire Long Terme de la Bresle - Année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2024, 93 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Missemer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04739728v1</w:t>
+                <w:t xml:space="preserve">hal-04646558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des habitats piscicoles de la Bresle et de ses affluents</w:t>
               </w:r>
@@ -3151,64 +3151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3230,103 +3230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2023, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3352,103 +3352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Anne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la Biodiversité. 2023, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,389 +3556,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2022, 62 p</w:t>
+              <w:t xml:space="preserve">Office français de la Biodiversité. 2022, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740377v1</w:t>
+                <w:t xml:space="preserve">hal-04286212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] OFB; INRAE; INSTITUT AGRO; UPPA. 2022</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2022, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713570v1</w:t>
+                <w:t xml:space="preserve">hal-03740377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Année 2022</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Office français de la Biodiversité. 2022, 9 p</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] OFB; INRAE; INSTITUT AGRO; UPPA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286212v1</w:t>
+                <w:t xml:space="preserve">hal-03713570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Saumon Rose (Oncorhynchus gorbuscha, Walbaum, 1792). Conduite à tenir et éléments d'écologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3973,90 +3973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4095,90 +4095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’activité de l’Observatoire Long Terme de la Bresle. Année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flesselle Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4211,332 +4211,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des peches electriques sur la Bresle - Annee 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’activité de l’Observatoire Long Terme de la Bresle. Année 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tony Macquet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flesselle Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Office français de la Biodiversité. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; SMAB. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286200v1</w:t>
+                <w:t xml:space="preserve">hal-03241490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’activité de l’Observatoire Long Terme de la Bresle. Année 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compte rendu des peches electriques sur la Bresle - Annee 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lentieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la Biodiversité. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Maquet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03241490v1</w:t>
+                <w:t xml:space="preserve">hal-04286200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité de l'Observatoire Long Terme de la Bresle - Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flesselle Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4571,103 +4571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu des pêches électriques sur la Bresle - Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4689,90 +4689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu des pêches électriques sur la Bresle - Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4807,90 +4807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité de l'Observatoire Long Terme de la Bresle - Année 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lentieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] AFB - Agence française pour la biodiversité; INRA; EPTB Bresle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Long Terme de la Bresle - Résultats de l'année 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4991,51 +4991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé cartographique des frayères de salmonidés migrateurs suite à deux opérations de restauration de la continuité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des Migrateurs Amphihalins de la Bresle - Résultats de l'année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5162,51 +5162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station de Contrôle des Poissons Migrateurs (STA.CO.MI) - Rivière Bresle - Résultats de l'année 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5273,51 +5273,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for &amp;quot;Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5552,51 +5552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Artur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shephard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kennedy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Magnusson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F13GD82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flesselle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Floquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Macquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Missemer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flesselle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lentieul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Artur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shephard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kennedy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Magnusson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.073" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F13GD82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flesselle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Floquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Macquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Missemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flesselle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lentieul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>