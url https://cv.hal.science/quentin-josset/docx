--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
+                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+                <w:t xml:space="preserve">John Strøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Gregory Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
+                <w:t xml:space="preserve">William A Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Diouach</w:t>
+                <w:t xml:space="preserve">Thomas Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
+              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202760v1</w:t>
+                <w:t xml:space="preserve">hal-05129961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of sea trout marine migration routes in the English Channel</w:t>
+                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Artero</w:t>
+                <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Strøm</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bennett</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William A Beaumont</w:t>
+                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecointre</w:t>
+                <w:t xml:space="preserve">Omar Diouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biotelemetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40317-025-00413-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129961v1</w:t>
+                <w:t xml:space="preserve">hal-05202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
               </w:r>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of Atlantic salmon and sea trout smolts in transitional waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,271 +3224,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Anne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Flesselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2023, 72 p</w:t>
+              <w:t xml:space="preserve">Office français de la Biodiversité. 2023, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136414v1</w:t>
+                <w:t xml:space="preserve">hal-04286224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des pêches électriques sur la Bresle - Anne 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'activités de l'Observatoire Long Terme de la Bresle - Année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flesselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Office français de la Biodiversité. 2023, 8 p</w:t>
+              <w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement. 2023, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286224v1</w:t>
+                <w:t xml:space="preserve">hal-04136414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
               </w:r>
@@ -5552,51 +5552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Artur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shephard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kennedy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Magnusson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.073" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F13GD82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flesselle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Floquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Macquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Missemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flesselle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lentieul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Artero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Str&#248;m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Beaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecointre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40317-025-00413-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Beaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Artur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13638" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shephard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Davidson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kennedy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Magnusson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.073" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F13GD82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flesselle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Floquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Macquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Missemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flesselle Aur&#233;lie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lentieul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Robin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03585658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585634v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585629v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>