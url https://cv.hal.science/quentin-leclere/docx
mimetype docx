--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -206,940 +206,940 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing degradation indicator using cage speed: Extension of BeaFEM to nonstationary operating conditions</w:t>
+                <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Marsick</w:t>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo André</w:t>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bertoni</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Khelf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.113165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 596, pp.118760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497163v1</w:t>
+                <w:t xml:space="preserve">hal-04732200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing instantaneous angular speed estimation with an adaptive Multi-Order Probabilistic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tiffeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Protopapadakis</w:t>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Peeters</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Helsen</w:t>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915029v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximally-Coherent Reference technique and its application to sound source extraction without synchronous measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearing degradation indicator using cage speed: Extension of BeaFEM to nonstationary operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Albezzawy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 599, pp.118896. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.113165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.113165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915026v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-order synchrosqueezing transform leveraging informative harmonics selection for instantaneous angular speed estimation</w:t>
+                <w:t xml:space="preserve">Enhancing instantaneous angular speed estimation with an adaptive Multi-Order Probabilistic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Karkafi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Georgios Protopapadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Badaoui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 230, pp.112567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.112567⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 226, pp.112322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.112322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497127v1</w:t>
+                <w:t xml:space="preserve">hal-04915029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Maximally-Coherent Reference technique and its application to sound source extraction without synchronous measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Albezzawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 599, pp.118896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376938v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and frequency identification of the dynamic properties of thin plates with the Frequency-Adapted Virtual Fields Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-order synchrosqueezing transform leveraging informative harmonics selection for instantaneous angular speed estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Karkafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Madinier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+                <w:t xml:space="preserve">Mohammed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118760⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.112567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.112567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732200v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation adaptative de sources acoustiques par CLEAN-STFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LVA @ INSA Lyon: half a century of research and teaching in vibration and acoustic engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Tiffeneau</w:t>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique&amp;Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585589v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex dynamic stiffness identification of panels using inverse methods based on optical deflectometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 619, pp.119373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1186,77 +1186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-based beamforming to identify tonal noise sources from a variable speed array measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1303,77 +1303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based diagnosis of a rolling element bearing using a high-speed camera: Feedback on the Survishno 2023 conference contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,64 +1450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source enumeration in reduced-rank reference techniques for source extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad N. Albezzawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1541,90 +1541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Frequency-Adapted Virtual Fields Method as an alternative to the Corrected Force Analysis Technique for dynamic forces and structural parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 573, pp.118220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1658,103 +1658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of vibratory components in complex systems for condition monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Karkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of COMADEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (2), pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1779,103 +1779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Mann–Kendall trend analysis for vibration-based condition monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo André</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 216, pp.111486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1909,103 +1909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of Optimal Health Indicators for early fault detection and their statistical thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayacan Kestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 218, pp.111518. </w:t>
@@ -2056,87 +2056,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maximally-Coherent Reference technique and its application to sound source extraction without synchronous measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad N. Albezzawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 599, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886260v1</w:t>
@@ -2147,882 +2147,882 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo André</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018668v1</w:t>
+                <w:t xml:space="preserve">hal-04915151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring cyclostationarity of rolling element bearing signals from the instantaneous phase of their envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo André</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.110264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915151v1</w:t>
+                <w:t xml:space="preserve">hal-04018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probability model with Variational Bayesian Inference for the complex interference suppression in the acoustic array measurement</w:t>
+                <w:t xml:space="preserve">Influence of right-angled elbows on the modal response of labyrinthine meta-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Wang</w:t>
+                <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongli Zhang</w:t>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Yu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.110181. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.103228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915146v1</w:t>
+                <w:t xml:space="preserve">hal-04287203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed sparsity-based blind filtering in the presence of second-order cyclostationary noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A probability model with Variational Bayesian Inference for the complex interference suppression in the acoustic array measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 199, pp.110438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110438⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 191, pp.110181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915135v1</w:t>
+                <w:t xml:space="preserve">hal-04915146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probability model with Variational Bayesian Inference for the complex interference suppression in the acoustic array measurement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Informed sparsity-based blind filtering in the presence of second-order cyclostationary noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayacan Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 191, pp.110181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110181⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 199, pp.110438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018682v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of right-angled elbows on the modal response of labyrinthine meta-materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A probability model with Variational Bayesian Inference for the complex interference suppression in the acoustic array measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.110181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04287203v1</w:t>
+                <w:t xml:space="preserve">hal-04018682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of the shear modulus of a honeycomb sandwich panel from X-ray mapping of its core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.105-121. </w:t>
@@ -3073,117 +3073,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informed sparsity-based blind filtering in the presence of second-order cyclostationary noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kayacan Kestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 199, pp.110438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467030v1</w:t>
@@ -3194,103 +3194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-harmonic phase demodulation method for instantaneous angular speed estimation using harmonic weighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.108533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3324,103 +3324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-harmonic phase demodulation method for instantaneous angular speed estimation using harmonic weighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Verstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.108533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,64 +3467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique for laminated composite panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 490, pp.115692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,64 +3571,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to eliminate correlated noise using an independent reference—Application to supersonic jet noise extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aujogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3675,103 +3675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-Alone Extraction of Cyclostationary Broadband Components from Aeroacoustic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3809,103 +3809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standalone Extraction of Tonal Components from Aeroacoustic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
@@ -3937,351 +3937,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental methodology to assess the dynamic equivalent stiffness properties of elliptical orthotropic plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+                <w:t xml:space="preserve">Using a smartphone camera to analyse rotating and vibrating systems: Feedback on the SURVISHNO 2019 contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.B. Roozen</w:t>
+                <w:t xml:space="preserve">Q Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Segers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">D. Anastasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+                <w:t xml:space="preserve">Y. Benaïcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115897⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.107553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040106v1</w:t>
+                <w:t xml:space="preserve">hal-03177322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a smartphone camera to analyse rotating and vibrating systems: Feedback on the SURVISHNO 2019 contest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q Leclère</w:t>
+                <w:t xml:space="preserve">Experimental methodology to assess the dynamic equivalent stiffness properties of elliptical orthotropic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Anastasio</w:t>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benaïcha</w:t>
+                <w:t xml:space="preserve">Joost Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Billon</w:t>
+                <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.107553. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 495, pp.115897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177322v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholded Multiple Coherence as a tool for source separation and denoising: Theory and aeroacoustic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,64 +4354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach for the separation of the acoustic and the correlated aerodynamic wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4471,77 +4471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structural dynamics of laminated composite plates and sandwich structures; a new perspective on damping identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 474, pp.115256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,64 +4588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach for cross-spectral matrix denoising: Benchmarking with some recent methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4686,725 +4686,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time domain CLEAN approach for the identification of acoustic moving sources</w:t>
+                <w:t xml:space="preserve">Engine noise separation through Gibbs sampling in a hierarchical Bayesian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cousson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">G. Brogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+                <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Berengier</w:t>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.405-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950898v1</w:t>
+                <w:t xml:space="preserve">hal-04915290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and comparison of tacholess instantaneous speed estimation methods on experimental vibration data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of acoustic imaging methods using phased microphone arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Donnal</w:t>
+                <w:t xml:space="preserve">R. Merino-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sijtsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Snellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ahlefeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.02.031⟩</w:t>
+              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.197-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13272-019-00383-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120946v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine noise separation through Gibbs sampling in a hierarchical Bayesian model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Review and comparison of tacholess instantaneous speed estimation methods on experimental vibration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sauvage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Donnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 128, pp.405-428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 129, pp.407-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915290v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent source model from acousto-optic measurements and application to an acoustic pulse characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A time domain CLEAN approach for the identification of acoustic moving sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 450, pp.141-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.012⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 443, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427018v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of acoustic imaging methods using phased microphone arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent source model from acousto-optic measurements and application to an acoustic pulse characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Snellen</w:t>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ahlefeldt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.197-230. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.141-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13272-019-00383-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120941v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engine noise separation through Gibbs sampling in a hierarchical Bayesian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.405-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120944v1</w:t>
@@ -5415,90 +5415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast iteration algorithms for implementing the acoustic beamforming of non-synchronous measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5545,77 +5545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse acoustical holography from iterated Bayesian focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5662,90 +5662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast iteration algorithms for implementing the acoustic beamforming of non-synchronous measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5818,64 +5818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mbailassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cambonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5922,77 +5922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the apparent bending stiffness and damping of multilayer plates; modelling and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6033,334 +6033,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the airborne sound insulation from mobility vibration measurements; a hybrid experimental numerical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of acoustical properties of irregular cavities using laser refracto-vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Mbailassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.058⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.177 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859993v1</w:t>
+                <w:t xml:space="preserve">hal-01829085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of acoustical properties of irregular cavities using laser refracto-vibrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the airborne sound insulation from mobility vibration measurements; a hybrid experimental numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Urbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Méndez Echenagucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulbert Mbailassem</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.177 - 187. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432, pp.680 - 698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829085v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the sound reduction index of building elements by near field excitation through an array of loudspeakers and structural response measurements by laser Doppler vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Urbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kritly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,64 +6433,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection in rotating machines with beamforming: Spatial visualization of diagnosis features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cardenas Cabada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,90 +6537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified formalism for acoustic imaging based on microphone array measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,64 +6680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of plate material properties by means of a complex wavenumber fit using Hankel's functions and the image source method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Gerges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Griffaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis David Avendaño-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6930,77 +6930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical source reconstruction from non-synchronous sequential measurements by Fast Iterative Shrinkage Thresholding Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,64 +7073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,51 +7177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect calibration of a large microphone array for in-duct acoustic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,64 +7307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral matrix completion by Cyclic Projection and application to sound source reconstruction from non-synchronous measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7398,77 +7398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-order probabilistic approach for Instantaneous Angular Speed tracking. debriefing of the CMMNO'14 diagnosis contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7515,64 +7515,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Bayesian regularization of the inverse acoustic problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.11-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7600,265 +7600,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global error estimator for the uncertainty of a multi-channel spectral analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Acoustic beamforming through a thin plate using vibration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Rychtarikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christ Glorieux</w:t>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.3385-3392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103985v1</w:t>
+                <w:t xml:space="preserve">hal-01176855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic beamforming through a thin plate using vibration measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A global error estimator for the uncertainty of a multi-channel spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Rychtarikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (6), pp.3385-3392. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.57 - 63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176855v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical implementation of the Corrected Force Analysis Technique to identify the structural parameter and load distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,51 +7931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8022,77 +8022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of sound quadratic properties from non-synchronous measurements with insufficient or without references: Proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349, pp.123-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,51 +8152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8256,51 +8256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Hs estimator for the experimental assessment of transmissibility matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,51 +8360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the moving synchronous average to analyze fuzzy cyclostationary signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8464,51 +8464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of artificial excitation in operational transfer path analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, pp.1167-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8542,51 +8542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTRACTION AND ANALYSIS OF DIESEL ENGINE COMBUSTION NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,51 +8663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efren Fernandez-Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (1), pp.186-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efren Fernandez Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (6), pp.3818-3825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8845,51 +8845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration source identification using corrected finite difference schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8949,51 +8949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some characteristics of the concert harp's acoustic radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9031,51 +9031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular and temporal determinism of rotating machine signals: The diesel engine case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9139,51 +9139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of acoustic pressure holograms from membrane velocity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.583-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9208,51 +9208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-channel spectral analysis of multi-pass acquisition measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.1415-1422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9271,363 +9271,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of vibration excitations from acoustic measurements using nearfield acoustic holograph and the force analysis technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Nearfield acoustic holography using a laser vibrometer and a light membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pachebat</w:t>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (3), pp.1245-1249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415792v1</w:t>
+                <w:t xml:space="preserve">hal-00415794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearfield acoustic holography using a laser vibrometer and a light membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Diesel engine combustion and mechanical noise separation using an improved spectrofilter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 126 (3), pp.1245-1249</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.2072-2087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415794v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel engine combustion and mechanical noise separation using an improved spectrofilter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Identification of vibration excitations from acoustic measurements using nearfield acoustic holograph and the force analysis technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pachebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326, pp.540-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415103v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic imaging using under-determined inverse approaches: Frequency limitations and optimal regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 321, pp.605-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9652,64 +9652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle velocity field measurement using an ultra-light membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69, pp.302-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9734,77 +9734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques sur un moteur essence par méthodes de cohérences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9842,77 +9842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-acoustique des moteurs d'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9944,299 +9944,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect measurement of main bearing loads in an operating diesel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Application of multi-channel spectral analysis to identify the source of a noise amplitude modulation in a diesel engine operating at idle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 286 (1-2), pp.341-361</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.779-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414810v1</w:t>
+                <w:t xml:space="preserve">hal-00414811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multi-channel spectral analysis to identify the source of a noise amplitude modulation in a diesel engine operating at idle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Indirect measurement of main bearing loads in an operating diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66, pp.779-798</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 286 (1-2), pp.341-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414811v1</w:t>
+                <w:t xml:space="preserve">hal-00414810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Least Squares Approaches to Identify Dynamic Forces Acting on an Engine Cylinder Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10300,316 +10300,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
+                <w:t xml:space="preserve">Calibration géometrique d'un réseau d'antennes microphiniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Braule</w:t>
+                <w:t xml:space="preserve">Louise Chiocchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française d'acoustique, Apr 2025, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163806v1</w:t>
+                <w:t xml:space="preserve">hal-05114430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration géometrique d'un réseau d'antennes microphiniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chiocchetti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, société française d'acoustique, Apr 2025, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114430v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CleanTiPy : implémentation libre de la technique d'imagerie CLEAN-T avec analyse multi-bandes de fréquences et différenciation du type de source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marley Nejmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10660,51 +10660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification modale en conduit lentement variable : application à l'entrée d'air d'un turboréacteur UHBR moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10742,77 +10742,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain Beamforming for Room Acoustics Analysis based on Reverberant Field Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gelvez-Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10853,342 +10853,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163750v1</w:t>
+                <w:t xml:space="preserve">hal-05173191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique du chevalet de guitare acoustique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Braule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173191v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-cyclostationarity of bearing IAS signals: cage resynchronisation &amp; synchronous averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2024 - USD2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leuven (Belgium), Belgium</w:t>
@@ -11217,103 +11217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Braule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Acoustique, vibrations et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
@@ -11342,90 +11342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of the bending stiffness and damping of plates using the Frequency-Adapted Virtual Fields Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11450,77 +11450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources vibratoires et caractérisation de structures complexes par méthode inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mois des GT Mécamat - GT Mesure de champs et identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11545,90 +11545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage detection by means of broadband local wavenumber estimation in plate-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Allois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11688,51 +11688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Karkafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11777,752 +11777,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resynchronization of sequential measurements using the Maximally-Coherent Reference technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Bearing degradation indicator using characteristic frequencies applied on non-stationary vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165667v1</w:t>
+                <w:t xml:space="preserve">hal-04165631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing degradation indicator using characteristic frequencies applied on non-stationary vibration signals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Resynchronization of sequential measurements using the Maximally-Coherent Reference technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nabil Albezzawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165631v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the acoustic modal content of a turbofan engine in non stationary conditions using order analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The design of optimal indicators for early fault detection using a generalized likelihood ratio test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayacan Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165647v1</w:t>
+                <w:t xml:space="preserve">hal-04165952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Extraction in non-stationary conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Extraction of the acoustic modal content of a turbofan engine in non stationary conditions using order analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Miranda-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165648v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Performance of the Multi-Order Probabilistic Approach in Angular Speed Estimation through Adaptive Window Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature Extraction in non-stationary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achilleas Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Protopapadakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Helsen</w:t>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165643v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of optimal indicators for early fault detection using a generalized likelihood ratio test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancing the Performance of the Multi-Order Probabilistic Approach in Angular Speed Estimation through Adaptive Window Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Protopapadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Helsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165952v1</w:t>
+                <w:t xml:space="preserve">hal-04165643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12586,51 +12586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Demontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Fauqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,103 +12681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric trend analysis of condition monitoring indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Khelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Glagow- University of Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12828,51 +12828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12940,77 +12940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resynchronization of tonal acoustic field in multi-pass non-stationary microphone array measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalasagarreddi Kottakota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13042,1638 +13042,1638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du contenu modal d'une nacelle de moteur d'avion en vol en présence de fortes incertitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Etude de différentes méthodes de prédiction du bruit rayonné d'une structure à partir de données accélérométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847843v1</w:t>
+                <w:t xml:space="preserve">hal-03847994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de différentes méthodes de prédiction du bruit rayonné d'une structure à partir de données accélérométriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Identification du contenu modal d'une nacelle de moteur d'avion en vol en présence de fortes incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aujogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Meyer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847994v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayacan Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Kottakota</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814126v1</w:t>
+                <w:t xml:space="preserve">hal-04018655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">APPLICATION OF THE CLEANT METHODOLOGY TO FLYOVER NOISE MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th Berlin Beamforming Conference BEBEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848279v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maximally-Coherent Reference Technique: a solution to deal with large sets of references</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ISMA2022</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063060v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848171v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The maximally-coherent reference technique: a solution to deal with large sets of references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albezzawy M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">ISMA (International Conference on Noise and Vibration Engineering) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018664v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Localization of non-stationary tonal sources through order-based beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kottakota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Colangeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018655v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPLICATION OF THE CLEANT METHODOLOGY TO FLYOVER NOISE MEASUREMENTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analyse d’enveloppe des champs vibratoires pour l’identification des propriétés géométriques et dynamiques des matériaux architecturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Berlin Beamforming Conference BEBEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018645v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two force identification methods from full field vibration measurements performed with optical deflectometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The Maximally-Coherent Reference Technique: a solution to deal with large sets of references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N Albezzawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
+              <w:t xml:space="preserve">Proceedings of ISMA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960734v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave correlation approaches to analyse 3D velocity fields: application to a honeycomb core composite panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Improvement of spectral indicators for intermittent cyclic signals with application to bearing faults for wind turbine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Khelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kersemans</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2022-USD2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960764v1</w:t>
+                <w:t xml:space="preserve">hal-04018664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maximally-coherent reference technique: a solution to deal with large sets of references</w:t>
+                <w:t xml:space="preserve">Acoustic Imaging using Distributed Spherical Microphone Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albezzawy M</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Simon Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA (International Conference on Noise and Vibration Engineering) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Leuven, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018649v1</w:t>
+                <w:t xml:space="preserve">hal-03848171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the supersonic jet noise from aircraft engines using acoustic imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Huber</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">K Kestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KUL, Sep 2022, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018666v1</w:t>
+                <w:t xml:space="preserve">hal-03964577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized likelihood ratio-based condition indicator maximization via Rayleigh quotient iteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Kestel</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the supersonic jet noise from aircraft engines using acoustic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aujogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Peeters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jérôme Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964577v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode CLEANT à l’antennerie de survol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14724,90 +14724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Tacholess Rotation Speed Estimation Methods for Condition Monitoring of Gearboxes of Offshore Wind Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 3rd International Offshore Wind Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14841,64 +14841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of engine jet noise in flight conditions using advanced acoustic imaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Aujogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14975,77 +14975,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural damping definitions of multilayered plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA2020-USD2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15083,51 +15083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the correction for CFAT application in time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15200,324 +15200,324 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of the acoustic and aerodynamic wall pressure fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915391v1</w:t>
+                <w:t xml:space="preserve">hal-03113234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrected Force Analysis Technique in time domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Separation of the acoustic and aerodynamic wall pressure fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA Internation conference on noise and vibration engineering 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708815v1</w:t>
+                <w:t xml:space="preserve">hal-04915391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of the acoustic and aerodynamic wall pressure fluctuations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Corrected Force Analysis Technique in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA Internation conference on noise and vibration engineering 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113234v1</w:t>
+                <w:t xml:space="preserve">hal-03708815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterisation of a honeycomb sandwich structure in a wide frequency range</w:t>
               </w:r>
@@ -15529,77 +15529,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kersemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3313-3317, </w:t>
@@ -15663,64 +15663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Oudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Review of Progress in Quantitative Nondestructive Evaluation QNDE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15739,334 +15739,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of microphone array denoising techniques and application to flight test measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Attempt to Classify the Microphone Array Deconvolution Methods in Aeroacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147821v1</w:t>
+                <w:t xml:space="preserve">hal-03765252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beamforming and other methods for denoising microphone array data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of microphone array denoising techniques and application to flight test measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147804v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to Classify the Microphone Array Deconvolution Methods in Aeroacoustics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Beamforming and other methods for denoising microphone array data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Sijtsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">2019 AIAA/CEAS Aeroacoustics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765252v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of ultrasonic attenuation within polycrystalline materials in two and three dimensions</w:t>
               </w:r>
@@ -16078,64 +16078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoud Oudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16160,77 +16160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, designing and measuring hybrid sandwich composite panels with optimized damping properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16279,964 +16279,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of ultrasonic attenuation in polycrystalline materials with finite element modeling and grain-scale material description</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">ON THE DENOISING OF CROSS-SPECTRAL MATRICES FOR (AERO)ACOUSTIC APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dinsenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Non-Destructive Testing (ECNDT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">BeBec 7th Berlin Beamforming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317046v1</w:t>
+                <w:t xml:space="preserve">hal-01969968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ibiza, Spain. pp.171981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790340v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
+                <w:t xml:space="preserve">Numerical computation of ultrasonic attenuation in polycrystalline materials with finite element modeling and grain-scale material description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoud Oudaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Conference on Non-Destructive Testing (ECNDT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828985v1</w:t>
+                <w:t xml:space="preserve">hal-02317046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement mécanique d’un matériau multicouches aux propriétés de raideur et d’amortissement contrôlées localement par irradiation UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790341v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE DENOISING OF CROSS-SPECTRAL MATRICES FOR (AERO)ACOUSTIC APPLICATIONS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Spatial Patterning of the Viscoelastic Core Layer of a Hybrid Sandwich Composite Material to Trigger Its Vibro-Acoustic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BeBec 7th Berlin Beamforming Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Graz, Austria. pp.2018-01-1500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2018-01-1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969968v1</w:t>
+                <w:t xml:space="preserve">hal-01828985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation and identification of sources on laminated structures: extension of CFAT method</w:t>
+                <w:t xml:space="preserve">Extension de la méthode CFAT aux structures stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise and vibration: Emerging methods - NOVEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ibiza, Spain. pp.171981</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790339v1</w:t>
+                <w:t xml:space="preserve">hal-01790341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of estimation error in multiple coherence approaches application to the inside/ outside coherence analysis of aircraft flight tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">IDENTIFICATION OF ACOUSTIC MOVING SOURCES USING A TIME-DOMAIN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Azucena Pintado-Pino</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">bebec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969997v1</w:t>
+                <w:t xml:space="preserve">hal-01944961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION OF ACOUSTIC MOVING SOURCES USING A TIME-DOMAIN METHOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Consideration of estimation error in multiple coherence approaches application to the inside/ outside coherence analysis of aircraft flight tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Berengier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Pintado-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bebec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, France</w:t>
+              <w:t xml:space="preserve">ISMA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944961v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARSE HOLOGRAPHY FROM ITERATED BAYESIAN FOCUSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bebec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17261,90 +17261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques mobiles par une méthode temporelle : CLEANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTAV 2018, Journées Techniques Acoustique et Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17395,64 +17395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weikang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17503,51 +17503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN AND EVALUATION OF OPEN SPHERICAL MICROPHONE ARRAYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoran Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baojiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17579,749 +17579,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-based angular speed estimation for multi-stage wind turbine gearboxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Microphone array techniques based on matrix inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Helsen</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Damage Assessment of Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VKI Lecture Series STO-AVT- 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sint-Genesius-Rode, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595869v1</w:t>
+                <w:t xml:space="preserve">hal-01596887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of acoustic moving sources in the context of a road vehicle at pass-by</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Vibration-based angular speed estimation for multi-stage wind turbine gearboxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Berengier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Helsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">173rd Meeting of Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Damage Assessment of Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Kitakyushu, Japan. pp.12053 - 12053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/842/1/012053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652309v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Turbine Bearing fault detected with IAS combined with Harmonic Product Spectrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Identification of acoustic moving sources in the context of a road vehicle at pass-by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMADEM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Preston, United Kingdom</w:t>
+              <w:t xml:space="preserve">173rd Meeting of Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, BOSTON, United States. pp. 1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595841v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+                <w:t xml:space="preserve">Wind Turbine Bearing fault detected with IAS combined with Harmonic Product Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chazeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khelf Ilyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMADEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Preston, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585494v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Microphone Phased Array Methods Applied to the Study of Airframe Noise in Wind Tunnel Testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carsten Spehr</w:t>
+                <w:t xml:space="preserve">Versatile hybrid sandwich composite combining large stiffness and high damping: spatial patterning of the viscoelastic core layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2015-2206⟩</w:t>
+              <w:t xml:space="preserve">Acoustics'2017 Boston, 173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4987867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595856v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone array techniques based on matrix inversion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comparison of Microphone Phased Array Methods Applied to the Study of Airframe Noise in Wind Tunnel Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Bahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ahlefeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Spehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VKI Lecture Series STO-AVT- 287</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596887v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition monitoring of rotating machinery under varying operating conditions based on Cyclo-Non-Stationary Indicators and a multi-order probabilistic approach for Instantaneous Angular Speed tracking</w:t>
               </w:r>
@@ -18333,64 +18333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gryllias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.4708 - 4713, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18437,64 +18437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle monocouche équivalent de plaque multicouche orthotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18532,51 +18532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et validation expérimentale d’une antenne d’accéléromètre pour la localisation de source en écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chèron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18634,1137 +18634,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PZT\ Actuated \MEMS\ Membrane Characterization and Post Simulation for Digital Loudspeaker Array Application</w:t>
+                <w:t xml:space="preserve">Acoustic imaging applied to fault detection on a rotating machine bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Cardenas Cabada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Eurosensors 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468751v1</w:t>
+                <w:t xml:space="preserve">hal-01468592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach for the estimation of the instantaneous angular speed of rotating machines from vibration measurements: application to fault diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Caractérisation de sources par antennerie acoustique : aspects quantitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468591v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'imagerie acoustique pour le diagnostic d'une machine tournante sur banc d'essais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PZT\ Actuated \MEMS\ Membrane Characterization and Post Simulation for Digital Loudspeaker Array Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cardenas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">S. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Eurosensors 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468822v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation indirecte de paramètres physiques d'un banc d'essai aéroacoustique en conduit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Souchotte</w:t>
+                <w:t xml:space="preserve">A probabilistic approach for the estimation of the instantaneous angular speed of rotating machines from vibration measurements: application to fault diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468820v1</w:t>
+                <w:t xml:space="preserve">hal-01468591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A unified formalism for acoustic imaging techniques: illustrations in the frame of a didactic numerical benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of BEBEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597900v1</w:t>
+                <w:t xml:space="preserve">hal-01468594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified formalism for acoustic imaging techniques: illustrations in the frame of a didactic numerical benchmark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Utilisation de l'imagerie acoustique pour le diagnostic d'une machine tournante sur banc d'essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of BEBEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468594v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic imaging applied to fault detection on a rotating machine bench</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Estimation indirecte de paramètres physiques d'un banc d'essai aéroacoustique en conduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Souchotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468592v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sources par antennerie acoustique : aspects quantitatifs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Antoni</w:t>
+                <w:t xml:space="preserve">Experimental assessment of structure-borne wave speed and damping from displacement field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">DAGA Conference - 42. Deutsche Jahrestagung für Akustik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468819v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale par vibrométrie laser des propriétés acoustiques des cavités irrégulières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Design and experimental validation of an array of accelerometers for in-flow acoustic beamforming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chèron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Souchotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468821v1</w:t>
+                <w:t xml:space="preserve">hal-01468529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of an array of accelerometers for in-flow acoustic beamforming applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale par vibrométrie laser des propriétés acoustiques des cavités irrégulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mbailassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Souchotte</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Actes du CFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468529v1</w:t>
+                <w:t xml:space="preserve">hal-01468821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal identification of a small-scale ducted fan</w:t>
               </w:r>
@@ -19802,51 +19802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19884,64 +19884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engine noise separation through MCMC sampling in a hierarchical Bayesian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Brogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19973,286 +19973,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband mode decomposition of ducted fan noise using cross-spectral matrix denoising</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 256 MEMS membrane digital loudspeaker array based on PZT actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fan Noise 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2015 XXIXth edition of the EUROSENSORS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freiburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276687v1</w:t>
+                <w:t xml:space="preserve">hal-01290248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 256 MEMS membrane digital loudspeaker array based on PZT actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband mode decomposition of ducted fan noise using cross-spectral matrix denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015 XXIXth edition of the EUROSENSORS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fan Noise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290248v1</w:t>
+                <w:t xml:space="preserve">hal-01276687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTRACTION OF THE ACOUSTIC PART OF A TURBULENT BOUNDARY LAYER FROM WALL PRESSURE AND VIBRATION MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20323,688 +20323,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration in-situ d'une antenne de capteurs de pression acoustique en conduit</w:t>
+                <w:t xml:space="preserve">Caractérisation optique et acoustique d'une bulle générée par focalisation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio, Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclère</w:t>
+                <w:t xml:space="preserve">C Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Souchotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur, Finez</w:t>
+                <w:t xml:space="preserve">P Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446453v1</w:t>
+                <w:t xml:space="preserve">hal-01290260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic imaging applied to fault detection in rotating machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Calibration in-situ d'une antenne de capteurs de pression acoustique en conduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio, Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur, Finez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282608v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low voltage MEMS digital loudspeaker array based on thin-film PZT actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic imaging applied to fault detection in rotating machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cardenas Cabada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surveillance 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290246v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISATION OF AIR-BORNE NOISE BY A DUMMY-SOURCE APPROACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low voltage MEMS digital loudspeaker array based on thin-film PZT actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lindberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novem 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.983-986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279945v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHARACTERISATION OF AIR-BORNE NOISE BY A DUMMY-SOURCE APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Henry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterNoise 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
+              <w:t xml:space="preserve">Novem 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215310v1</w:t>
+                <w:t xml:space="preserve">hal-01279945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation optique et acoustique d'une bulle générée par focalisation laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Vibrational behavior of multi-layer plates in broad-band frequency range: comparisons between experimental and theoretical estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Coupé</w:t>
+                <w:t xml:space="preserve">Valentin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">InterNoise 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290260v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie acoustique appliquée au diagnostic et à la détection de défauts sur machine tournante</w:t>
               </w:r>
@@ -21016,51 +21016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cardenas Cabada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21111,64 +21111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of rotating sound source based on microphone array measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin, Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio, Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Xing Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21206,90 +21206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la dissipation acoustique dans les cavités faiblement amorties par le modèle de Helmholtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Mbailassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21327,64 +21327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison théorique et expérimentale de la pression générée par une matrice de haut-parleurs actionnés de façon analogique et digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21435,77 +21435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering phase relationships between non-synchronous microphone array measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21530,77 +21530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche bayésienne de la parcimonie pour l'identification de sources acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21625,51 +21625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of loads of thin structures with the corrected Force Analysis technique: An alternative to spatial filtering regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21733,90 +21733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des effets d'installation dans une soufflerie anéchoïque pour la caractérisation de sources aéroacoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1659-1665</w:t>
@@ -21871,64 +21871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Oudompheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21960,299 +21960,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and experimental observation of the viscothermal acoustic effects in a geometrical irregularity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Source separation in diesel engines using Wiener filtering: physical interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAPEM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Automotive NVH Comfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIA, Oct 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120190v1</w:t>
+                <w:t xml:space="preserve">hal-01121403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation in diesel engines using Wiener filtering: physical interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation and experimental observation of the viscothermal acoustic effects in a geometrical irregularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Mbailassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automotive NVH Comfort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIA, Oct 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">SAPEM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121403v1</w:t>
+                <w:t xml:space="preserve">hal-01120190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption large bande par reseau de resonateurs quart-d'onde couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulbert Mbailassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12eme congrès Français d'Acoustique CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France. pp.1987-1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22316,64 +22316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Rychtarikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Innsbruck, Austria</w:t>
@@ -22428,51 +22428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22523,77 +22523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINED REGULARIZATION OPTIMIZATION FOR SEPARATING TRANSIENT SIGNAL FROM STRONG NOISE IN ROLLING ELEMENT BEARING DIAGNOSTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22618,64 +22618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Instantaneous Angular Speed Measurement Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22707,122 +22707,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of transmissibility matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Operational Transfer Path Analysis, some practical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Inter Noise 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006301v1</w:t>
+                <w:t xml:space="preserve">hal-00768596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification on a reduction gearbox using acoustical measurements in a non-anechoic environment</w:t>
               </w:r>
@@ -22834,51 +22821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22927,152 +22914,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Transfer Path Analysis, some practical aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Experimental estimation of transmissibility matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Noise 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, New York, United States. pp.'</w:t>
+              <w:t xml:space="preserve">ISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768596v1</w:t>
+                <w:t xml:space="preserve">hal-01006301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational transfer path analysis: theoretical aspects and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23136,51 +23136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23257,51 +23257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of the influence of the estimation of Wiener filters applied to engine noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23378,51 +23378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23477,51 +23477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational transfer path analysis applied to a small gearbox test set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bert Roozen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23572,51 +23572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise source identiﬁcation in a vehicle cabin using an iterative weighted approach to the equivalent source method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23674,260 +23674,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental comparison of the equivalent source method and a bayesian approach to noise source identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Interpreting sound emission of diesel engine separating combustion and mechanical noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berlin Beamforming Conference (BeBeC) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Berlin, Germany. pp.21</w:t>
+              <w:t xml:space="preserve">7th Automotive and Railroad Comfort Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Mans, France. pp.'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006202v1</w:t>
+                <w:t xml:space="preserve">hal-00768595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting sound emission of diesel engine separating combustion and mechanical noise sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A theoretical and experimental comparison of the equivalent source method and a bayesian approach to noise source identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Automotive and Railroad Comfort Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Mans, France. pp.'</w:t>
+              <w:t xml:space="preserve">Berlin Beamforming Conference (BeBeC) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Berlin, Germany. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768595v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise source separation in diesel engines: application to acoustic listening tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23959,290 +23959,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Drouet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">surveillance 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Compiègne, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869544v1</w:t>
+                <w:t xml:space="preserve">hal-00626969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le haut-parleur digital, modélisation et réalisation expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental modeling of Wiener filters estimated on an operating diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">J. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.Article n°273 / session n°12</w:t>
+              <w:t xml:space="preserve">surveillance 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626969v1</w:t>
+                <w:t xml:space="preserve">hal-00869544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de la réponse d'une corde vibrante sollicitée par un plectre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Roiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24280,64 +24280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTRACTION AND ANALYSIS OF DIESEL ENGINE COMBUSTION NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24388,51 +24388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Equivalent Source Method for noise source identification in enclosed spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Sound and Vibration (ICSV 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Brazil. pp.R31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24457,51 +24457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular and temporal determinism of rotating machine signals : the diesel engine case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24565,90 +24565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un champ de pression pariétale induit par un écoulement turbulent à partir de mesures vibratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -24677,51 +24677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain identification of loads on plate-like structures using an array of acoustic velocity sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24753,247 +24753,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a concert harp's radiation using acoustic imaging methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Improving the localisation of sources based on shaped arrays with a reduced number of microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTIC'S 08</w:t>
+              <w:t xml:space="preserve">ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414916v1</w:t>
+                <w:t xml:space="preserve">hal-00414918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the localisation of sources based on shaped arrays with a reduced number of microphones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Study of a concert harp's radiation using acoustic imaging methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOUSTICS'08</w:t>
+              <w:t xml:space="preserve">ACOUSTIC'S 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414918v1</w:t>
+                <w:t xml:space="preserve">hal-00414916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved spectrofilter applied to diesel engine noise : combustion and mechanical noise separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25031,64 +25031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of airborne and structure borne engine noise in a coach under real operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleandonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25152,51 +25152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the spectrofilter - Separation of coherent sources overlapping in time and frequency domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25228,260 +25228,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment excitation: an old problem revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Leclere</w:t>
+                <w:t xml:space="preserve">Spectrofiltre adapté à la séparation de sources cohérentes et entrelacées dans le plan temps-fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Istambul, Turquie</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414884v1</w:t>
+                <w:t xml:space="preserve">hal-03360511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrofiltre adapté à la séparation de sources cohérentes et entrelacées dans le plan temps-fréquences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Parizet</w:t>
+                <w:t xml:space="preserve">Moment excitation: an old problem revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Internoise 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Istambul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360511v1</w:t>
+                <w:t xml:space="preserve">hal-00414884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques sur un moteur essence par méthode de cohérences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25519,64 +25519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the acoustic field scanning an ultra light membrane using laser vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Istambul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25601,77 +25601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques sur un moteur essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25722,51 +25722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrofiltre adapté à la séparation de sources cohérentes et entrelacées dans le plan temps-fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25817,51 +25817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diesel combustion noise extraction using Wiener filtering - Optimisation and validation of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25925,51 +25925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26007,51 +26007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">acoustic imaging of complex sources with limited measurement capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tampere, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26070,247 +26070,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative acoustic imaging technique to improve capabilities of microphone array measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Application of an innovative acoustic imaging technique to assess acoustic power maps of a gasoline engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novem 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Saint Raphael, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hongrie. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414820v1</w:t>
+                <w:t xml:space="preserve">hal-00414817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an innovative acoustic imaging technique to assess acoustic power maps of a gasoline engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">An alternative acoustic imaging technique to improve capabilities of microphone array measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hongrie. pp.0-0</w:t>
+              <w:t xml:space="preserve">Novem 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Saint Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414817v1</w:t>
+                <w:t xml:space="preserve">hal-00414820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie acoustique par projection en sources principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26348,64 +26348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du rôle du circuit d'injection dans la modulation d'amplitude du bruit généré par un moteur Diesel au ralenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26456,77 +26456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION DES EFFORTS APPLIQUES AUX PALIERS VILEBREQUIN D'UN CARTER CYLINDRE DE GMP PAR PROBLEME INVERSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laulagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Polac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26596,51 +26596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE ET DEVELOPPEMENT DE LA MESURE INDIRECTE D'EFFORTS - Application à l'identification des sources internes d'un moteur Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -26699,51 +26699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de sources vibratoires et acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26930,51 +26930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lva.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celya.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=mr_HAWAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55949996200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Quentin,%20Leclere&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;tri_exp3=date_depot&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Protopapadakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112322" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Albezzawy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karkafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Badaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112567" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tiffeneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110433" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad N. Albezzawy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119167" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103228" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Verstraeten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aujogue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bena&#239;cha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107553" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pe&#241;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268486v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001098" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120946v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donnal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merino-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sijtsma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snellen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahlefeldt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00383-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbailassem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourdon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.01.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urb&#225;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ndez Echenagucia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Block" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Mbailassem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.09.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardenas Cabada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.04.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17718883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KGV7SKV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.06.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921272" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.04.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.09.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.04.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Fernandez-Grande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Jacobsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Fernandez Grande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4763988" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.11.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522210v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415794v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415103v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leiba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marley Nejmi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366262v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581834v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gelvez-Barrera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889527" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303620v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karkafi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leiber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Antoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Badaoui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165667v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nabil Albezzawy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165631v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165647v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miranda-Fuentes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Achilleos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165643v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165952v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hugues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847843v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aujogue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Albezzawy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018645v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018649v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albezzawy M" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018666v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2867" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964577v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kestel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peeters" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848471v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2021-3567" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027183v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Julliard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915391v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0051" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871068v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Oudaa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2744" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147804v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sijtsma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765252v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317046v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969968v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969997v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pino" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944961v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944957v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821480v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595873v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Du" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojiang Li" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595869v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/842/1/012053" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652309v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595841v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hugo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelf Ilyes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595856v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bahr" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Humphreys" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ernst" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlefeldt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Spehr" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2206" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596887v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714327v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryllias" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.857" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468823v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#232;ron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468751v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468822v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardenas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamzaoui" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468820v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468594v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468592v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cardenas Cabada" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468819v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Magueresse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468821v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468529v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468530v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468593v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276687v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290248v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Casset" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dejaeger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laroche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desloges" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.563" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446453v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio, Pereira" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur, Finez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282608v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290246v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fanget" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.205" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lindberg" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290260v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coup&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291740v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cardenas Cabada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamzaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446560v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin, Geng" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xing Bi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291742v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993871v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121402v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006192v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057679v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037948v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037969v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120190v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121403v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017718v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005526v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labelle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Garcia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958622v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006301v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768596v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810966v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811095v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811346v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006203v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleandonu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006202v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768595v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869544v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421266v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Roiron" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025391v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006201v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576698v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414917v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414916v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414918v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414923v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Greffe" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414886v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414884v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360437v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414890v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414893v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414889v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414856v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414857v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charreton" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berail" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414858v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414820v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414817v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006200v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006197v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00415989v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01006188v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lva.insa-lyon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celya.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=mr_HAWAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=55949996200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://haltools.archives-ouvertes.fr/Public/afficheRequetePubli.php?auteur_exp=Quentin,%20Leclere&amp;CB_auteur=oui&amp;CB_titre=oui&amp;CB_article=oui&amp;CB_DOI=oui&amp;langue=Francais&amp;tri_exp=typdoc&amp;tri_exp2=annee_publi&amp;tri_exp3=date_depot&amp;ordre_aff=TA&amp;Fen=Aff&amp;css=../css/VisuRubriqueEncadre.css" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tiffeneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marsick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bertoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khelf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Protopapadakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Helsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Albezzawy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karkafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Badaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalasagarreddi Kottakota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colangeli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110433" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Burel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capdessus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad N. Albezzawy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119167" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619794v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110264" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Redon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bert Roozen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Verstraeten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115692" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aujogue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Julliard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dinsenmeyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060289" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177322v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lecl&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bena&#239;cha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Billon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107553" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Roozen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Segers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kersemans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115897" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pe&#241;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268486v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001098" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauvage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merino-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sijtsma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Snellen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahlefeldt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00383-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindahl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donnal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.03.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.01.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Antoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbailassem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourdon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.01.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Mbailassem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.09.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urb&#225;n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ndez Echenagucia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Block" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595797v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardenas Cabada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.04.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pereira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475472X17718883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roozen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gerges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Avenda&#241;o-Valencia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KGV7SKV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.07.036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Alvarado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.02.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Souchotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.04.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176855v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921272" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rychtarikova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Glorieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.04.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.05.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.03.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275283v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vigoureux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lagneaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.09.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.01.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.04.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Fernandez-Grande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Jacobsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3662052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Fernandez Grande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4763988" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.11.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522210v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415103v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pachebat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.05.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BW539N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414882v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chiocchetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leiba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marley Nejmi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366262v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581834v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gelvez-Barrera" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889527" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Piton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alloin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693878v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927390v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Allois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303620v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Karkafi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leiber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Antoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Badaoui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nabil Albezzawy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165952v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165647v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miranda-Fuentes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165648v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Achilleos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165643v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165668v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Demontis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533312v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hugues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847994v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847843v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aujogue" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018645v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albezzawy M" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814126v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kottakota" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colangeli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848279v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahraoui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063060v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Albezzawy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018664v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belloncle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964577v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kestel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peeters" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girardin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018666v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2867" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848471v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2021-3567" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027183v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Julliard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0051" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915391v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235431v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0197" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871068v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Oudaa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765252v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147821v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2744" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147804v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sijtsma" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787704v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Roozen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969968v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317046v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790340v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828985v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-1500" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790341v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944961v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Pintado-Pino" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944957v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821480v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595873v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Du" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojiang Li" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596887v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595869v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaume" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/842/1/012053" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652309v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595841v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hugo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelf Ilyes" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585494v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987867" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595856v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Bahr" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Humphreys" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ernst" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ahlefeldt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Spehr" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2206" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714327v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gryllias" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.857" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468823v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#232;ron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468592v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cardenas Cabada" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468819v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Magueresse" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468751v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desloges" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468591v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468594v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468822v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cardenas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamzaoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468820v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597900v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468529v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468821v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468530v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salze" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468593v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Brogna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvage" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290248v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Casset" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dejaeger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laroche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desloges" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.563" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276687v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279944v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Souchotte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290260v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mauger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coup&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446453v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio, Pereira" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur, Finez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290246v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fanget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.205" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lindberg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavic" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215310v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Henry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291740v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cardenas Cabada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamzaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446560v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin, Geng" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xing Bi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291742v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993871v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dejaeger" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fanget" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121402v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006192v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057679v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037948v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037969v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oudompheng" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121403v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120190v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017718v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005526v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labelle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Garcia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999367v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958622v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768596v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720151v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boucaud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006301v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810966v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903735v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.114" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811095v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720098v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811346v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006203v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamotte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleandonu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768595v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamotte" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006202v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864109v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626969v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869544v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421266v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Roiron" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025391v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006201v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576698v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541711v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414917v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414918v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414916v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414923v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Greffe" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414886v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360511v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414884v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360437v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414890v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414893v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414889v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414856v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414857v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charreton" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berail" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414858v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414817v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414820v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006200v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006197v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00415989v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01006188v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>