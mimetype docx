--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1484,51 +1484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0332C999"/>
+    <w:nsid w:val="371F4713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88169674"/>
+    <w:nsid w:val="B6ED9675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>