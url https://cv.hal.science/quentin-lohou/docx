--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -337,496 +337,565 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un service méconnu du ministère du Travail : le Centre d'orientation et de réemploi (1946-1952)</w:t>
+                <w:t xml:space="preserve">Le recensement des emplois vacants : retour sur 40 ans d'une pratique administrative (1946-fin des années 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre du comité (CHATEFP) - Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.2144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374947v1</w:t>
+                <w:t xml:space="preserve">hal-05602510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté de devenir fonctionnaire de l’État français dans un protectorat : l’exemple des contrôleurs civils au Maroc</w:t>
+                <w:t xml:space="preserve">Un service méconnu du ministère du Travail : le Centre d'orientation et de réemploi (1946-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lettre du comité (CHATEFP) - Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379522v1</w:t>
+                <w:t xml:space="preserve">hal-05374947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carrière ou l’emploi ? Le système de la fonction publique d’État en France (1919 - 1950)</w:t>
+                <w:t xml:space="preserve">De la difficulté de devenir fonctionnaire de l’État français dans un protectorat : l’exemple des contrôleurs civils au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11sgp⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156oq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610098v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle protection sociale pour les auxiliaires de l'État ? (début XXe siècle-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.56-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modification du régime de rémunération des auxiliaires de la fonction publique d'État en 1945</w:t>
+                <w:t xml:space="preserve">La carrière ou l’emploi ? Le système de la fonction publique d’État en France (1919 - 1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sgp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736276v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La modification du régime de rémunération des auxiliaires de la fonction publique d'État en 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme des auxiliaires de la fonction publique d'État (1917-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 280, pp.119-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.280.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -836,236 +905,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recensement des emplois vacants dans la fonction publique d'État. Perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non occupation des emplois, quelles réalités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole Moniolle, Oct 2025, Université Paris-Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier le corps des contrôleurs civils au Maroc sous protectorat : bilan d'une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Jeunes chercheurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jacques-Berque, Oct 2024, Rabat (MOROCCO), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baisse des rémunérations des auxiliaires comme conséquence de la construction d'une fonction publique de carrière en 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État et les salaires depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHATEFP; Jérôme Gautier; Laure Machu; Jérôme Pélisse, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1075,231 +1144,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles histoires du droit social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stève Desgré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Boninchi; Katia Barragan; Stève Desgré; Quentin Lohou. Presses universitaires de Rennes, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Institut international des sciences administratives et la rationalisation du travail dans les fonctions publiques durant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles histoires du droit social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-50, 2026, Histoire, 979-10-413-1165-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1648m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles histoires du droit social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2026, Histoire, 979-10-413-0466-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/16495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la réglementation du droit de grève des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grève enseignante en quête d’efficacité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.63-70, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1309,114 +1573,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du droit des relations du travail des agents non-titulaires de la fonction publique d’État (milieu XIXe-milieu XXe siècle). Relations individuelles et collectives du travail, protection sociale, emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Nantes (UN), 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03585078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1484,51 +1748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="371F4713"/>
+    <w:nsid w:val="222F9D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1632,51 +1896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B6ED9675"/>
+    <w:nsid w:val="912FB6A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1866,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-lohou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9224-5528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253992745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcs.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/medias/fichier/resume-projet-lohou_1694945199745-pdf?ID_FICHE=2002316&amp;INLINE=FALSE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2020NANT3016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lohou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156oq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Desgr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03585078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-lohou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9224-5528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253992745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcs.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/medias/fichier/resume-projet-lohou_1694945199745-pdf?ID_FICHE=2002316&amp;INLINE=FALSE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2020NANT3016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lohou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156oq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Desgr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/1648m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1648m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/16495" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03585078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>