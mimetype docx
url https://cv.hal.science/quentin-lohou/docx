--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -587,174 +587,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle protection sociale pour les auxiliaires de l'État ? (début XXe siècle-1950)</w:t>
+                <w:t xml:space="preserve">La carrière ou l’emploi ? Le système de la fonction publique d’État en France (1919 - 1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sgp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960083v1</w:t>
+                <w:t xml:space="preserve">hal-04610098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carrière ou l’emploi ? Le système de la fonction publique d’État en France (1919 - 1950)</w:t>
+                <w:t xml:space="preserve">Quelle protection sociale pour les auxiliaires de l'État ? (début XXe siècle-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.56-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11sgp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610098v1</w:t>
+                <w:t xml:space="preserve">hal-04960083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modification du régime de rémunération des auxiliaires de la fonction publique d'État en 1945</w:t>
               </w:r>
@@ -1748,51 +1748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="222F9D3F"/>
+    <w:nsid w:val="AD877CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1896,51 +1896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="912FB6A5"/>
+    <w:nsid w:val="1C34E956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2130,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-lohou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9224-5528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253992745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcs.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/medias/fichier/resume-projet-lohou_1694945199745-pdf?ID_FICHE=2002316&amp;INLINE=FALSE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2020NANT3016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lohou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156oq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Desgr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/1648m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1648m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/16495" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03585078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-lohou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9224-5528" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253992745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dcs.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/medias/fichier/resume-projet-lohou_1694945199745-pdf?ID_FICHE=2002316&amp;INLINE=FALSE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2020NANT3016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lohou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156oq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04966242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boninchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Desgr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/1648m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1648m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/16495" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-03585078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>