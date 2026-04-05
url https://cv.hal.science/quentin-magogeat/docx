--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -273,406 +273,406 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que le co-enseignement ? Repères théoriques, perspectives pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innover à l’occasion d’une prescription politique : forces d’enrôlement dans des dispositifs pédagogiques. L’exemple de « CLEFS pour l’université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ISTE. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cintéro, Joris; Simonian, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le co-enseignement comme innovation pédagogique ? Une classe unique, deux enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-1-78405-865-4</w:t>
+              <w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Raison et Passions, 207 p, 2022, 978-2-917645-88-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797771v1</w:t>
+                <w:t xml:space="preserve">hal-03911599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover à l’occasion d’une prescription politique : forces d’enrôlement dans des dispositifs pédagogiques. L’exemple de « CLEFS pour l’université »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Ménard</w:t>
+                <w:t xml:space="preserve">Agir innovationnel du chercheur : entre accompagnement et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Polo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Raison et Passions, 207 p, 2022, 978-2-917645-88-8</w:t>
+              <w:t xml:space="preserve">Questionner l’innovation : lectures axiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911599v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir innovationnel du chercheur : entre accompagnement et évaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le co-enseignement : un processus d'innovation pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner l’innovation : lectures axiologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Le co-enseignement comme innovation pédagogique ? Une classe unique, deux enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1-78405-865-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671248v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le co-enseignement : un processus d'innovation pédagogique ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que le co-enseignement ? Repères théoriques, perspectives pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le co-enseignement comme innovation pédagogique ? Une classe unique, deux enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-78405-865-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797780v1</w:t>
+                <w:t xml:space="preserve">hal-04797771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -944,265 +944,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner comme maître supplémentaire : motifs d’engagement et retours d’expériences. Quelles conséquences sur les trajectoires professionnelles ?</w:t>
+                <w:t xml:space="preserve">Socialisation professionnelle en ligne : étude cyber-ethnographique d’une communauté virtuelle de maîtres supplémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48/1, pp.29-50. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.10338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271488v1</w:t>
+                <w:t xml:space="preserve">hal-04271481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisation professionnelle en ligne : étude cyber-ethnographique d’une communauté virtuelle de maîtres supplémentaires</w:t>
+                <w:t xml:space="preserve">Construction d’une identité professionnelle de maître supplémentaire via un groupe de discussions connecté sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271481v1</w:t>
+                <w:t xml:space="preserve">hal-02084255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une identité professionnelle de maître supplémentaire via un groupe de discussions connecté sur les réseaux sociaux ?</w:t>
+                <w:t xml:space="preserve">Enseigner comme maître supplémentaire : motifs d’engagement et retours d’expériences. Quelles conséquences sur les trajectoires professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48/1, pp.29-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.10338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084255v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à plusieurs : des injonctions aux incertitudes enseignantes. Exemple du dispositif « Plus de maîtres que de classes »</w:t>
               </w:r>
@@ -1544,64 +1544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Cintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire ECP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lantheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lantheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,51 +1953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6671DA9B"/>
+    <w:nsid w:val="D9E9CC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2184,51 +2184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-magogeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1430-0508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04790233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonifay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chr&#233;tien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03671248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10338" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bellarbre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-magogeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1430-0508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04790233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonifay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chr&#233;tien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03671248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8520" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bellarbre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>