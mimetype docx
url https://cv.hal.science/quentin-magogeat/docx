--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -650,51 +650,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -853,635 +853,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le développement humain comme un processus écologique de traduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socialisation professionnelle en ligne : étude cyber-ethnographique d’une communauté virtuelle de maîtres supplémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.15113⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.8520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130902v1</w:t>
+                <w:t xml:space="preserve">hal-04271481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisation professionnelle en ligne : étude cyber-ethnographique d’une communauté virtuelle de maîtres supplémentaires</w:t>
+                <w:t xml:space="preserve">Construction d’une identité professionnelle de maître supplémentaire via un groupe de discussions connecté sur les réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.8520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271481v1</w:t>
+                <w:t xml:space="preserve">hal-02084255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une identité professionnelle de maître supplémentaire via un groupe de discussions connecté sur les réseaux sociaux ?</w:t>
+                <w:t xml:space="preserve">Enseigner comme maître supplémentaire : motifs d’engagement et retours d’expériences. Quelles conséquences sur les trajectoires professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48/1, pp.29-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.10338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084255v1</w:t>
+                <w:t xml:space="preserve">hal-04271488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner comme maître supplémentaire : motifs d’engagement et retours d’expériences. Quelles conséquences sur les trajectoires professionnelles ?</w:t>
+                <w:t xml:space="preserve">Travailler à plusieurs : des injonctions aux incertitudes enseignantes. Exemple du dispositif « Plus de maîtres que de classes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp. 139-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.10338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04271488v1</w:t>
+                <w:t xml:space="preserve">hal-02084231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler à plusieurs : des injonctions aux incertitudes enseignantes. Exemple du dispositif « Plus de maîtres que de classes »</w:t>
+                <w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : un dispositif professionnalisant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp. 139-149</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp. 67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084231v1</w:t>
+                <w:t xml:space="preserve">hal-02084244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : un dispositif professionnalisant ?</w:t>
+                <w:t xml:space="preserve">Approche compréhensive de la tricherie en milieu scolaire : la parole aux lycéens tricheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.5565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084244v1</w:t>
+                <w:t xml:space="preserve">hal-04271499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche compréhensive de la tricherie en milieu scolaire : la parole aux lycéens tricheurs</w:t>
+                <w:t xml:space="preserve">Approche compréhensive de la tricherie en milieu scolaire : la parole aux lycéens tricheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24, pp. 207-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1491,401 +1400,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du dispositif de co-enseignement mis en œuvre dans le cadre de la “convention ruralité” du département de l’Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bellarbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Bellarbre</w:t>
+                <w:t xml:space="preserve">Joris Cintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire ECP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03091220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carraud</w:t>
+                <w:t xml:space="preserve">Sabine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Coste</w:t>
+                <w:t xml:space="preserve">Françoise Lantheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carraud</w:t>
+                <w:t xml:space="preserve">Sabine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Coste</w:t>
+                <w:t xml:space="preserve">Françoise Lantheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Magogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1953,51 +1862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E9CC49"/>
+    <w:nsid w:val="C6635920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2184,51 +2093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-magogeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1430-0508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04790233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonifay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chr&#233;tien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03671248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8520" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bellarbre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-magogeat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1430-0508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04790233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonifay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chr&#233;tien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03671248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04797771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.5565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02084217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bellarbre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>