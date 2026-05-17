--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1862,51 +1862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6635920"/>
+    <w:nsid w:val="96D05854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>