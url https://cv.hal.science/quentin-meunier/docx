--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Meunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind-Folded: Simple Power Analysis Attacks using Data with a Single Trace and no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunyue Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (1), pp.475-496. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.475-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeakageVerif: Efficient and Scalable Formal Verification of Leakage in Symbolic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (6), pp.3359 - 3375. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2023.3252671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow algorithms optimized for speed, energy and accuracy on embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-023-01288-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISTICE: Microarchitectural Leakage Modeling for Masked Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud De Grandmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), pp.3733-3744. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3197507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntAct: A 96-Core Processor With Six Chiplets 3D-Stacked on an Active Interposer With Distributed Interconnects and Integrated Power Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2020.3036341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maskara: Compilation of a Masking Countermeasure with Optimised Polynomial Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (11), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3012237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel robustness analysis of masked assembly codes using a symbolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-019-00205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Secured Virtual Machines within a Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément L Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste L Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOS : Mécanisme de synchronisation passant à l’échelle à plusieurs lecteurs et un écrivain pour structures chaînées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.34.53-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de mémoire transactionnelle pour les architectures à base de NoC Conception, implémentation et comparaison de deux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9), pp.1061-1087. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.30.1061-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/software support for adaptive work-stealing in on-chip multiprocessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (08), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory systems for NoCs based architectures: Design, implementation and comparison of two policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (10), pp.1024-1041. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerifMSI: Practical Verification of Hardware and Software Masking Schemes Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012138600003555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementations Impact on Iterative Image Processing for Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSECCO: Formally-proven secure compiled code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2021 : 28th Computer Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 220GOPS 96-Core Processor with 6 Chiplets 3D-Stacked on an Active Interposer Offering 0.6ns/mm Latency, 3Tb/s/mm 2 Inter-Chiplet Interconnects and 156mW/mm 2 @ 82%-Peak-Efficiency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.46-48, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELA: a Symbolic Expression Leakage Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time embedded video denoiser prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium - Optronics in Defense and Security (Optro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage temps réel embarqué pour vidéos fortement bruitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attack vulnerability assessment of binary code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tuan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valencia, Spain. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Real-Time Embedded Video Denoising Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2019 - The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastCPA: Efficient Correlation Power Analysis Computation with a Large Number of Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valence, Spain. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29 Gops/Watt 3D-Ready 16-Core Computing Fabric with Scalable Cache Coherent Architecture Using Distributed L2 and Adaptive L3 Caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miro-Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2018 - IEEE 44th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2018.8494275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Execution Time Comparison of Optical Flow Algorithms on SIMD and GPU Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (Dasip 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Direct Connected Component Labeling and Analysis Algorithms for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2018.8596835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Cache Coherence Protocol with the Guarded Action Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thierry Mieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models for Formal Analysis of Real Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.268.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Translation Lookaside Buffer Coherence from Cache Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.92 - 97, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approach for Side-Channel Resistance Analysis of Masked Assembly Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Large Memory using 32-bit Energy-Efficient Manycore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSoC: Many-core Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing secured virtual machines within a manycore architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nordic Circuits and Systems Conference (NORCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2015.7364380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RWT: Suppressing Write-Through Cost When Coherence is Not Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.434-439, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de synchronisation scalable à plusieurs lecteurs et un écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Parallélisme, Architecture et Systèmes, ComPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory Systems for Large Scale Shared Memory MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS – TAISA'09 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.432 - 435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightTM : Une Mémoire Transactionnelle conçue pour les MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture de machines (SympA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Transactional Memory in MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Seminar on Application Specific Multiprocessor SoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Savanah, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLEAKator: HDL Mixed-Domain Simulation for Masked Hardware & Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de deux solutions pour le support matériel de la programmation parallèle dans les multiprocesseurs intégrés : vol de travail et mémoires transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00532794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Meunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind-Folded: Simple Power Analysis Attacks using Data with a Single Trace and no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunyue Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (1), pp.475-496. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.475-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow algorithms optimized for speed, energy and accuracy on embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-023-01288-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeakageVerif: Efficient and Scalable Formal Verification of Leakage in Symbolic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (6), pp.3359 - 3375. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2023.3252671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISTICE: Microarchitectural Leakage Modeling for Masked Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud De Grandmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), pp.3733-3744. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3197507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntAct: A 96-Core Processor With Six Chiplets 3D-Stacked on an Active Interposer With Distributed Interconnects and Integrated Power Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2020.3036341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maskara: Compilation of a Masking Countermeasure with Optimised Polynomial Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (11), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3012237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel robustness analysis of masked assembly codes using a symbolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-019-00205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Secured Virtual Machines within a Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément L Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste L Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOS : Mécanisme de synchronisation passant à l’échelle à plusieurs lecteurs et un écrivain pour structures chaînées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.34.53-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de mémoire transactionnelle pour les architectures à base de NoC Conception, implémentation et comparaison de deux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9), pp.1061-1087. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.30.1061-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/software support for adaptive work-stealing in on-chip multiprocessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (08), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory systems for NoCs based architectures: Design, implementation and comparison of two policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (10), pp.1024-1041. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerifMSI: Practical Verification of Hardware and Software Masking Schemes Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012138600003555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementations Impact on Iterative Image Processing for Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSECCO: Formally-proven secure compiled code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2021 : 28th Computer Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 220GOPS 96-Core Processor with 6 Chiplets 3D-Stacked on an Active Interposer Offering 0.6ns/mm Latency, 3Tb/s/mm 2 Inter-Chiplet Interconnects and 156mW/mm 2 @ 82%-Peak-Efficiency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.46-48, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELA: a Symbolic Expression Leakage Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time embedded video denoiser prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium - Optronics in Defense and Security (Optro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attack vulnerability assessment of binary code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tuan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valencia, Spain. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage temps réel embarqué pour vidéos fortement bruitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Real-Time Embedded Video Denoising Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2019 - The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastCPA: Efficient Correlation Power Analysis Computation with a Large Number of Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valence, Spain. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29 Gops/Watt 3D-Ready 16-Core Computing Fabric with Scalable Cache Coherent Architecture Using Distributed L2 and Adaptive L3 Caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miro-Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2018 - IEEE 44th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2018.8494275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Execution Time Comparison of Optical Flow Algorithms on SIMD and GPU Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (Dasip 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Direct Connected Component Labeling and Analysis Algorithms for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2018.8596835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Cache Coherence Protocol with the Guarded Action Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thierry Mieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models for Formal Analysis of Real Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.268.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Translation Lookaside Buffer Coherence from Cache Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.92 - 97, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approach for Side-Channel Resistance Analysis of Masked Assembly Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Large Memory using 32-bit Energy-Efficient Manycore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSoC: Many-core Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing secured virtual machines within a manycore architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nordic Circuits and Systems Conference (NORCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2015.7364380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RWT: Suppressing Write-Through Cost When Coherence is Not Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.434-439, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de synchronisation scalable à plusieurs lecteurs et un écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Parallélisme, Architecture et Systèmes, ComPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightTM : Une Mémoire Transactionnelle conçue pour les MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture de machines (SympA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Transactional Memory in MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Seminar on Application Specific Multiprocessor SoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Savanah, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory Systems for Large Scale Shared Memory MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS – TAISA'09 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.432 - 435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLEAKator: HDL Mixed-Domain Simulation for Masked Hardware & Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de deux solutions pour le support matériel de la programmation parallèle dans les multiprocesseurs intégrés : vol de travail et mémoires transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00532794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05449329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyue Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.475-496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3252671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199828v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petreto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01288-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Grandmaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3197507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guthmuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fuguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2020.3036341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-019-00205-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L D&#233;vigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L Br&#233;jon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.09.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Karaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.53-78" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1061-1087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-14Z4RSR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.06.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLNGHG0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.02.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FT9F6V9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012138600003555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02163152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;jon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tuan Vu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guthmuller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miro-Panades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2018.8494275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hennequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koehler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fargeix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2018.8596835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry Mieg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.268.3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2015.7364380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.35" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05395811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05449329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyue Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.475-496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199828v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01288-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3252671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Grandmaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3197507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guthmuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fuguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2020.3036341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-019-00205-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L D&#233;vigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L Br&#233;jon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.09.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Karaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.53-78" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1061-1087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-14Z4RSR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.06.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLNGHG0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.02.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FT9F6V9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012138600003555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02163152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;jon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tuan Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guthmuller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miro-Panades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2018.8494275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hennequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koehler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fargeix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2018.8596835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry Mieg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.268.3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2015.7364380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.35" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05395811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>