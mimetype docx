--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Meunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind-Folded: Simple Power Analysis Attacks using Data with a Single Trace and no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunyue Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (1), pp.475-496. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.475-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow algorithms optimized for speed, energy and accuracy on embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-023-01288-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeakageVerif: Efficient and Scalable Formal Verification of Leakage in Symbolic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (6), pp.3359 - 3375. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2023.3252671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISTICE: Microarchitectural Leakage Modeling for Masked Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud De Grandmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), pp.3733-3744. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3197507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntAct: A 96-Core Processor With Six Chiplets 3D-Stacked on an Active Interposer With Distributed Interconnects and Integrated Power Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2020.3036341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maskara: Compilation of a Masking Countermeasure with Optimised Polynomial Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (11), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3012237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel robustness analysis of masked assembly codes using a symbolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-019-00205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Secured Virtual Machines within a Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément L Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste L Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOS : Mécanisme de synchronisation passant à l’échelle à plusieurs lecteurs et un écrivain pour structures chaînées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.34.53-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de mémoire transactionnelle pour les architectures à base de NoC Conception, implémentation et comparaison de deux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9), pp.1061-1087. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.30.1061-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/software support for adaptive work-stealing in on-chip multiprocessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (08), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory systems for NoCs based architectures: Design, implementation and comparison of two policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (10), pp.1024-1041. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerifMSI: Practical Verification of Hardware and Software Masking Schemes Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012138600003555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementations Impact on Iterative Image Processing for Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSECCO: Formally-proven secure compiled code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2021 : 28th Computer Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 220GOPS 96-Core Processor with 6 Chiplets 3D-Stacked on an Active Interposer Offering 0.6ns/mm Latency, 3Tb/s/mm 2 Inter-Chiplet Interconnects and 156mW/mm 2 @ 82%-Peak-Efficiency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.46-48, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELA: a Symbolic Expression Leakage Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time embedded video denoiser prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium - Optronics in Defense and Security (Optro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attack vulnerability assessment of binary code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tuan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valencia, Spain. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage temps réel embarqué pour vidéos fortement bruitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Real-Time Embedded Video Denoising Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2019 - The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastCPA: Efficient Correlation Power Analysis Computation with a Large Number of Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valence, Spain. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29 Gops/Watt 3D-Ready 16-Core Computing Fabric with Scalable Cache Coherent Architecture Using Distributed L2 and Adaptive L3 Caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miro-Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2018 - IEEE 44th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2018.8494275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Execution Time Comparison of Optical Flow Algorithms on SIMD and GPU Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (Dasip 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Direct Connected Component Labeling and Analysis Algorithms for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2018.8596835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Cache Coherence Protocol with the Guarded Action Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thierry Mieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models for Formal Analysis of Real Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.268.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Translation Lookaside Buffer Coherence from Cache Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.92 - 97, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approach for Side-Channel Resistance Analysis of Masked Assembly Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Large Memory using 32-bit Energy-Efficient Manycore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSoC: Many-core Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing secured virtual machines within a manycore architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nordic Circuits and Systems Conference (NORCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2015.7364380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RWT: Suppressing Write-Through Cost When Coherence is Not Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.434-439, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de synchronisation scalable à plusieurs lecteurs et un écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Parallélisme, Architecture et Systèmes, ComPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightTM : Une Mémoire Transactionnelle conçue pour les MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture de machines (SympA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Transactional Memory in MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Seminar on Application Specific Multiprocessor SoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Savanah, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory Systems for Large Scale Shared Memory MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS – TAISA'09 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.432 - 435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLEAKator: HDL Mixed-Domain Simulation for Masked Hardware & Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de deux solutions pour le support matériel de la programmation parallèle dans les multiprocesseurs intégrés : vol de travail et mémoires transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00532794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quentin Meunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind-Folded: Simple Power Analysis Attacks using Data with a Single Trace and no Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunyue Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2025 (1), pp.475-496. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2025.i1.475-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow algorithms optimized for speed, energy and accuracy on embedded GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-023-01288-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeakageVerif: Efficient and Scalable Formal Verification of Leakage in Symbolic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (6), pp.3359 - 3375. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2023.3252671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISTICE: Microarchitectural Leakage Modeling for Masked Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud De Grandmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (11), pp.3733-3744. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2022.3197507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntAct: A 96-Core Processor With Six Chiplets 3D-Stacked on an Active Interposer With Distributed Interconnects and Integrated Power Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2020.3036341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maskara: Compilation of a Masking Countermeasure with Optimised Polynomial Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (11), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3012237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel robustness analysis of masked assembly codes using a symbolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-019-00205-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing Secured Virtual Machines within a Manycore Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément L Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste L Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck L Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOS : Mécanisme de synchronisation passant à l’échelle à plusieurs lecteurs et un écrivain pour structures chaînées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.34.53-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de mémoire transactionnelle pour les architectures à base de NoC Conception, implémentation et comparaison de deux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9), pp.1061-1087. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.30.1061-1087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/software support for adaptive work-stealing in on-chip multiprocessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (08), pp.392-406. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory systems for NoCs based architectures: Design, implementation and comparison of two policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (10), pp.1024-1041. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2010.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VerifMSI: Practical Verification of Hardware and Software Masking Schemes Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Taleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012138600003555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementations Impact on Iterative Image Processing for Embedded GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSECCO: Formally-proven secure compiled code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2021 : 28th Computer Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03605070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 220GOPS 96-Core Processor with 6 Chiplets 3D-Stacked on an Active Interposer Offering 0.6ns/mm Latency, 3Tb/s/mm 2 Inter-Chiplet Interconnects and 156mW/mm 2 @ 82%-Peak-Efficiency DC-DC Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Thonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Solid- State Circuits Conference - (ISSCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.46-48, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC19947.2020.9062927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SELA: a Symbolic Expression Leakage Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time embedded video denoiser prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium - Optronics in Defense and Security (Optro)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attack vulnerability assessment of binary code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tuan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valencia, Spain. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage temps réel embarqué pour vidéos fortement bruitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastCPA: Efficient Correlation Power Analysis Computation with a Large Number of Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Cryptography and Security in Computing Systems (CS2’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valence, Spain. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3304080.3304082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Real-Time Embedded Video Denoising Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Masliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2019 - The Conference on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 29 Gops/Watt 3D-Ready 16-Core Computing Fabric with Scalable Cache Coherent Architecture Using Distributed L2 and Adaptive L3 Caches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guthmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miro-Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2018 - IEEE 44th European Solid State Circuits Conference (ESSCIRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, Germany. pp.318-321, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSCIRC.2018.8494275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Execution Time Comparison of Optical Flow Algorithms on SIMD and GPU Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (Dasip 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Direct Connected Component Labeling and Analysis Algorithms for GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dasip.2018.8596835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Cache Coherence Protocol with the Guarded Action Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thierry Mieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models for Formal Analysis of Real Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.268.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling Translation Lookaside Buffer Coherence from Cache Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.92 - 97, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Approach for Side-Channel Resistance Analysis of Masked Assembly Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben El Ouahma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Taipei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Large Memory using 32-bit Energy-Efficient Manycore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSoC: Many-core Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.61-68, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSoC.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing secured virtual machines within a manycore architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bréjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nordic Circuits and Systems Conference (NORCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2015.7364380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RWT: Suppressing Write-Through Cost When Coherence is Not Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dévigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.434-439, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de synchronisation scalable à plusieurs lecteurs et un écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Karaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Parallélisme, Architecture et Systèmes, ComPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LightTM : Une Mémoire Transactionnelle conçue pour les MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture de machines (SympA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Transactional Memory Systems for Large Scale Shared Memory MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS – TAISA'09 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.432 - 435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Use of Transactional Memory in MPSoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pétrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Seminar on Application Specific Multiprocessor SoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Savanah, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la consommation énergétique et du temps d'exécution d'un algorithme de traitement d'images optimisé sur des architectures SIMD et GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aLEAKator: HDL Mixed-Domain Simulation for Masked Hardware & Software Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de deux solutions pour le support matériel de la programmation parallèle dans les multiprocesseurs intégrés : vol de travail et mémoires transactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin L. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00532794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05449329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyue Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.475-496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199828v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01288-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3252671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Grandmaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3197507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guthmuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fuguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2020.3036341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-019-00205-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L D&#233;vigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L Br&#233;jon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.09.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Karaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.53-78" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1061-1087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-14Z4RSR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.06.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLNGHG0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.02.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FT9F6V9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012138600003555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02163152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;jon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tuan Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guthmuller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miro-Panades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2018.8494275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hennequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koehler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fargeix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2018.8596835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry Mieg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.268.3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2015.7364380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.35" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05395811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05449329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunyue Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2025.i1.475-496" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199828v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-023-01288-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2023.3252671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03954892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud De Grandmaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3197507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guthmuller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Thonnart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fuguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2020.3036341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02931632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben El Ouahma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-019-00205-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L D&#233;vigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L Br&#233;jon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck L Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2016.09.008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Karaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.53-78" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.1061-1087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-14Z4RSR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2010.06.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXLNGHG0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.02.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FT9F6V9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Taleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012138600003555" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC19947.2020.9062927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02163152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#233;jon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tuan Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3304080.3304082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guthmuller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miro-Panades" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2018.8494275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hennequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koehler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fargeix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2018.8596835" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry Mieg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.268.3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.25" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;neau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2015.7364380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.35" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05395811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>