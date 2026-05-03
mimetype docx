--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -400,174 +400,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questions terminologiques sur le sens à donner à la cartographie de l’itinéraire, France/Etats-Unis, 17ème-21ème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, História da cartografia e cartografia histórica, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrabrasilis.1306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parcourir et marquer la distance-temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316588v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01331446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence des petits bâtiments en ruine dans les Alpes-de-Haute-Provence</w:t>
               </w:r>
@@ -2698,51 +2698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morcrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1306" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02877907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gonggrijp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02145228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morcrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02877907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gonggrijp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02145228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>