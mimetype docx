--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -657,441 +657,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El camino es lo que cuenta. Viajeros y movimiento en guías turísticas y de rutas (Francia - Estados Unidos, c.1850-c.1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Episodios cartograficos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Re-deconstructing the maps: semiology, categories and the display of geographical information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IshMap VII Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer la voie – Représentations de la route et construction de la légitimité cartographique, perspective croisée, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ré-imaginer l’espace par des trajectoires cartographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">El camino es lo que cuenta. Viajeros y movimiento en guías turísticas y de rutas (Francia - Estados Unidos, c.1850-c.1950)</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advertizing roads for quality maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Episodios cartograficos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">29th International Conference on the History of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur images - Enseigner l’histoire de la cartographie avec des cartes historiques américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cartographie dans l’enseignement aux / des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part du mouvement - Mettre en scène le parcours dans les guides publiés en France et aux Etats-Unis, 19ème-20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illustrer les guides touristiques imprimés (du XIXe siècle à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de bretagne occidentale, Jun 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360499v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04360503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALIDER UN MODÈLE DE DONNÉES AVEC UN OUTIL D'ANNOTATION : LE CAS DU PROJET READ-IT</w:t>
               </w:r>
@@ -1524,234 +1524,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bien des manières de tourner en rond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités et (R)évolutions Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographier le Kansas Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces mouvants de la marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Morcrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196017v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02196022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre la ligne, ignorer la surface ?</w:t>
               </w:r>
@@ -2698,51 +2698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morcrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02877907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gonggrijp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02145228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morcrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.538" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02877907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vignale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gonggrijp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490628v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02145228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>