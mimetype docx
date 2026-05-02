--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -543,342 +543,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Pay Twice: The Hidden Energy Cost of Web Advertising</w:t>
+                <w:t xml:space="preserve">Modeling Sampling Workflows for Code Repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pélissier</w:t>
+                <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naif Mehanna</w:t>
+                <w:t xml:space="preserve">Maïwenn Le Goasteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterenn Roux</w:t>
+                <w:t xml:space="preserve">Jessie Galasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2026 - ACM Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MSR ’26 - 23rd International Conference on Mining Software Repositories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479340v1</w:t>
+                <w:t xml:space="preserve">hal-05478146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Sampling Workflows for Code Repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Users Pay Twice: The Hidden Energy Cost of Web Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lefeuvre</w:t>
+                <w:t xml:space="preserve">Naif Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Le Goasteller</w:t>
+                <w:t xml:space="preserve">Sterenn Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Galasso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Perez</w:t>
+                <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Mining Software Repositories (MSR ’26)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW 2026 - ACM Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774904.3792414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478146v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Energy Profile of Tasks Managed by Build Automation Tools in Continuous Integration Workflows: The Case of Apache Maven and Gradle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Queiroz de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Feature Reduction on Energy Consumption: An Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based DevOps: Foundations and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Frugality in an Accelerating World: the Case of Continuous Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degueule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7430ADAC"/>
+    <w:nsid w:val="3BF11031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2980,51 +2980,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B965416"/>
+    <w:nsid w:val="1E43D677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1534-4821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259347183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diverse-team.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/christelleurtado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sylvainvauttier.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qperez.github.io/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quentin.perez@irisa.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792414" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Goasteller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090865v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Queiroz de Medeiros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03517320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAL0011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1534-4821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259347183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diverse-team.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/christelleurtado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sylvainvauttier.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qperez.github.io/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quentin.perez@irisa.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478146v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Goasteller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090865v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Queiroz de Medeiros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03517320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAL0011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>