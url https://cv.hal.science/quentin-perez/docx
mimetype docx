--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -121,111 +121,132 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">259347183</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=xZYkVhsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maitre de Conférences INSA Rennes, recherche @ équipe Diverse  - IRISA, Université de Rennes 1, Inria, CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2023, je suis enseignant-chercheur en Informatique à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INSA Rennes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. J'effectue mes recherches au sein de l'équipe </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DiverSE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> rattaché au laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IRISA/Inria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> de Rennes en France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes sujets de recherche concernent :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -275,97 +296,97 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DevOps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Actuellement, je travaille sur la consommation énergétique de la chaîne d'approvisionnement logicielle (systèmes d'intégration et déploiement continue ainsi que gestionnaires de build) utilisés dans la boucle DevOps. Ces systèmes sont intéressants à étudier en raison de leur utilisation massive et fréquente dans monde du DevOps. De plus, ces systèmes permettent des automatisations visant à réduire les couts, délais et erreurs liées aux développement et déploiement des logiciels ce qui rend leur présences dans les projets quasiment indispensables. Les chaînes d'approvisionnement utilisent divers outils pour construire des logiciels, et leur grande configurabilité leur confère un statut particulier dans le monde du logiciel. Mes recherches consistent à trouver des solutions pour réduire la consommation des outils DevOps et à fournir aux développeurs une perception et une évaluation de la consommation énergétique des logiciels dans la boucle DevOps. Pour ce faire, j'utilise des approches issues du Génie Logiciel empirique pour collecter et évaluer les outils utilisés dans le monde DevOps à grande échelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai obtenu mon doctorat en 2021 de l'IMT Mines Alès (France) sous la supervision de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Christelle Urtado</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sylvain Vauttier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour plus d'informations, consultez mon site personnel :  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qperez.github.io/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ou contactez moi :-) : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">quentin.perez@irisa.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -395,137 +416,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of open-source software developers labeled by their experience level in the project and their associated software metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46, pp.108842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -535,1521 +556,1521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Sampling Workflows for Code Repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Le Goasteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Galasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR ’26 - 23rd International Conference on Mining Software Repositories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Users Pay Twice: The Hidden Energy Cost of Web Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naif Mehanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rudametkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2026 - ACM Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Dubai, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3774904.3792414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Energy Profile of Tasks Managed by Build Automation Tools in Continuous Integration Workflows: The Case of Apache Maven and Gradle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Queiroz de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Feature Reduction on Energy Consumption: An Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xhevahire Tërnava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, A Coruña, Spain. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3744915.3748463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based DevOps: Foundations and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vojtisek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELS-C 2023 - ACM/IEEE International Conference on Model Driven Engineering Languages and Systems Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Västerås, Sweden. pp.429-433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MODELS-C59198.2023.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLinter: Learning Coding Practices from Examples-Dream or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Latappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degueule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Macao SAR, Macau SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/saner56733.2023.00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mining Experienced Developers in Open-source Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, France. pp.443-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011071800003176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862279v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Experienced Developers in Open-source Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlic Bechu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gl Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENASE 2022 - 17th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011071800003176⟩</w:t>
+              <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654959v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832378v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Profiling Runtime Architecture Code Contributors in Software Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENASE 2021 - 16th International conference on Evaluation of Novel Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United States. pp.429--436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010495804290436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bug or not bug? That is the question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPC 2021 - 29th IEEE/ACM International Conference on Program Comprehension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. pp.47--58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPC52881.2021.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Study about Software Architecture Configuration Practices with the Java Spring Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.465-468, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2019-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2059,279 +2080,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-driven deployment of Digital Twins for Smart Environments - The HUman at home projecT case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Asvadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du GDR GPL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vannes, France. , 13, 2022, Actes des journées du GDR GPL 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2341,167 +2362,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pull Requests Integration Process Optimization: An Empirical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Cassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann Kaindl, Mike Mannion and Leszek A. Maciaszek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation of Novel Approaches to Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Springer, pp.155-178, 2023, Communications in Computer and Information Science, 978-3-031-36596-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-36597-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,143 +2532,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Frugality in an Accelerating World: the Case of Continuous Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degueule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2657,114 +2678,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des contributions architecturales dans les projets logiciels : Métriques, analyses empiriques et apprentissage machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. IMT - MINES ALES - IMT - Mines Alès Ecole Mines - Télécom, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021EMAL0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03517320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2832,51 +2853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BF11031"/>
+    <w:nsid w:val="6215080D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2980,51 +3001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E43D677"/>
+    <w:nsid w:val="0C467449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1534-4821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259347183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diverse-team.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/christelleurtado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sylvainvauttier.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qperez.github.io/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quentin.perez@irisa.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478146v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Goasteller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090865v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Queiroz de Medeiros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03517320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAL0011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1534-4821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259347183" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=xZYkVhsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insa-rennes.fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diverse-team.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/christelleurtado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sylvainvauttier.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qperez.github.io/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quentin.perez@irisa.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03939933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108842" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478146v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefeuvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Le Goasteller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Mehanna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rudametkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3792414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090865v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Queiroz de Medeiros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Latappy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/saner56733.2023.00092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03654959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011071800003176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03173312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010495804290436" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03177423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC52881.2021.00014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2019-202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Olmedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cassol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36597-3_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03517320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021EMAL0011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>