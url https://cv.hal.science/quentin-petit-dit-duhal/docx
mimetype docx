--- v0 (2026-03-27)
+++ v1 (2026-05-12)
@@ -1,5638 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5581 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5698,354 +114,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...302 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6082,51 +195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-petit-dit-duhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7199-1917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit Dit Duhal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ragazzini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.13593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15721-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=7575" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.semeion_med-i8.38370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mhkzo Cazaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1370-2262.1464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/LEA-1824-484x-12446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cervetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Riou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Distel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sienicka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Segard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Caudroit-Fastrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348454v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#232;ve Gerez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion D&#8217;amato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Zandieh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04065959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>