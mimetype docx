--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -461,810 +461,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browsing Map Browsers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodological inquiry for anchoring pan-scalar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mackaness</w:t>
+                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.130, </w:t>
+              <w:t xml:space="preserve">AGILE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-130-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-27-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688065v1</w:t>
+                <w:t xml:space="preserve">hal-04598512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological inquiry for anchoring pan-scalar maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïeul Gruget</w:t>
+                <w:t xml:space="preserve">Browsing Map Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Potié</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wenclik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Muehlenhaus</w:t>
+                <w:t xml:space="preserve">William Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGILE, Jun 2024, Glasgow, United Kingdom. pp.27, </w:t>
+              <w:t xml:space="preserve">EuroCarto 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria. pp.130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-5-27-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-7-130-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598512v1</w:t>
+                <w:t xml:space="preserve">hal-04688065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-to-map generation: an exploration of current potentials</w:t>
+                <w:t xml:space="preserve">Salient building detection using multimodal deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azelle Courtial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+                <w:t xml:space="preserve">Eric Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224973v1</w:t>
+                <w:t xml:space="preserve">hal-04224736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in the automatic segmentation of anchors using deep learning techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text-to-map generation: an exploration of current potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225030v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient building detection using multimodal deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments in the automatic segmentation of anchors using deep learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224736v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
+                <w:t xml:space="preserve">Deep learning for anchor detection in multi-scale maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Beladraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina El-Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Mackaness</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
+              <w:t xml:space="preserve">EuroCarto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria. pp.82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-5-82-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695694v1</w:t>
+                <w:t xml:space="preserve">hal-03788316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for anchor detection in multi-scale maps</w:t>
+                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria. pp.82, </w:t>
+              <w:t xml:space="preserve">AGILE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-5-82-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788316v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1559,51 +1559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>