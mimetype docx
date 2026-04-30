--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -695,576 +695,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient building detection using multimodal deep learning</w:t>
+                <w:t xml:space="preserve">Text-to-map generation: an exploration of current potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lafon</w:t>
+                <w:t xml:space="preserve">Azelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kalsron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224736v1</w:t>
+                <w:t xml:space="preserve">hal-04224973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-to-map generation: an exploration of current potentials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments in the automatic segmentation of anchors using deep learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224973v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in the automatic segmentation of anchors using deep learning techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salient building detection using multimodal deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CartoAI: AI for cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225030v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for anchor detection in multi-scale maps</w:t>
+                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A Mackaness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William A Mackaness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCarto 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-abs-5-82-2022⟩</w:t>
+              <w:t xml:space="preserve">AGILE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788316v1</w:t>
+                <w:t xml:space="preserve">hal-03695694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is a Ring Road a 'Ring Road'? A Brief Perceptual Study</w:t>
+                <w:t xml:space="preserve">Deep learning for anchor detection in multi-scale maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Potié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Beladraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina El-Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Mackaness</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vilnius, Lithuania. pp.54, </w:t>
+              <w:t xml:space="preserve">EuroCarto 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria. pp.82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/agile-giss-3-54-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-5-82-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695694v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1559,51 +1559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;eul Gruget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poti&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Mackaness" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2023.2215960" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kalsron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wenclik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Muehlenhaus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-5-27-2024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mackaness" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-7-130-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azelle Courtial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Mao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/agile-giss-3-54-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beladraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El-Moutaouakkil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-5-82-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>