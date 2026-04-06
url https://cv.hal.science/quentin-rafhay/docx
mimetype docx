--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -4147,290 +4147,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bichler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">G. Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gamrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (8), pp.2494-2501. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947647v1</w:t>
+                <w:t xml:space="preserve">hal-01947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boeuf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.2494-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01947653v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t>
               </w:r>
@@ -4546,51 +4546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107, pp.1-7. </w:t>
@@ -4826,77 +4826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact modeling of the shift between classical and quantum threshold voltages in a III–V nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4955,77 +4955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical relationship between subthreshold swing of thermionic and tunnelling currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8011,277 +8011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device in operation: microscopic aspects behind the resistance-change mechanism in lanthanum nickelate memristors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Villepreux</w:t>
+                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpLine Users’ meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884306v1</w:t>
+                <w:t xml:space="preserve">hal-04884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Device in operation: microscopic aspects behind the resistance-change mechanism in lanthanum nickelate memristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas-Colera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rubio-Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">SpLine Users’ meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884081v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex situ phosphorus doped polysilicon films by plasma immersion ion implantation (PIII): Controlling and simplifying passivated contacts integration</w:t>
               </w:r>
@@ -8520,295 +8520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Grosa</w:t>
+                <w:t xml:space="preserve">Reliability of CMOS-Compatible Ti / n-InP and Ti / p-InGaAs Ohmic Contacts for Hybrid III-V / Si Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besset</w:t>
+                <w:t xml:space="preserve">J. da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szelag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Amalberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 16th International Conference on Group IV Photonics (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Singapore, Singapore. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GROUP4.2019.8926115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274432v1</w:t>
+                <w:t xml:space="preserve">hal-04743098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of CMOS-Compatible Ti / n-InP and Ti / p-InGaAs Ohmic Contacts for Hybrid III-V / Si Lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Szelag</w:t>
+                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Amalberg</w:t>
+                <w:t xml:space="preserve">C. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 16th International Conference on Group IV Photonics (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Singapore, Singapore. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GROUP4.2019.8926115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743098v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
               </w:r>
@@ -9044,51 +9044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La2NiO4+δ: a mixed ionic-electronic conductor for analog redox-based memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klassjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,786 +10436,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Berthelon</w:t>
+                <w:t xml:space="preserve">Tunable Morphology and pH–Dependent Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminium Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium NM03 : Progress in Developing and Applications of Functional One-Dimensional Nanostructures rphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Beltran-Huarac, W. Jadwisienczak, A. Ponti, B. Zou, Nov 2017, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959113v1</w:t>
+                <w:t xml:space="preserve">hal-02066510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Morphology and pH–Dependent Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminium Nitrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sklenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium NM03 : Progress in Developing and Applications of Functional One-Dimensional Nanostructures rphic Engineering and Brain-Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Burlingame, CA, United States. pp.24.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066510v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Maas</w:t>
+                <w:t xml:space="preserve">How do the electrodes affect the electrical response of a M/La2NiO4/M memristive device?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7: Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Takagi, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016908v1</w:t>
+                <w:t xml:space="preserve">hal-02016920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the electrodes on the electrical characteristics of La2NiO4-based memristive devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Caicedo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Solid State Ionics (SSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016899v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable morphology and pH-dependent doping of ZnO nanowires grown by chemical bath deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Bremond</w:t>
+                <w:t xml:space="preserve">Role of the electrodes on the electrical characteristics of La2NiO4-based memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Solid State Ionics (SSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071024v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the electrodes affect the electrical response of a M/La2NiO4/M memristive device?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Tunable morphology and pH-dependent doping of ZnO nanowires grown by chemical bath deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7: Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Takagi, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016920v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t>
               </w:r>
@@ -11454,286 +11454,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+                <w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.32.2.1-32.2.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016913v1</w:t>
+                <w:t xml:space="preserve">hal-01959097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lacord</w:t>
+                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959097v1</w:t>
+                <w:t xml:space="preserve">hal-02016913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques à base de nanofils</w:t>
               </w:r>
@@ -14002,278 +14002,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959276v1</w:t>
+                <w:t xml:space="preserve">hal-01959286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+              <w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.286-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959286v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t>
               </w:r>
@@ -14549,51 +14549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16826,51 +16826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
@@ -17962,51 +17962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372636v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mayrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114363" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wulles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233;o Vibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Duboz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202501183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wulles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Seron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3221556" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16114346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balraj Arunachalam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3185671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Esmanhotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ait Abdelkader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Bragado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B402WQD6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Zaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iellina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dornel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XF8P87G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iellina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florian Beug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Duuren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Duane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472759" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413836" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Beucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS55420.2023.10094087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bricalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arunachalam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405211" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Castro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oliveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300693" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klassjan Maas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R. Castro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123848" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959074v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049316" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016899v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caicedo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071024v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072369v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072280v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016935v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016936v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193384" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807271v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044183" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Garetto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976874" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604566v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2012.6210171" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04169237v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959239v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08994-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372636v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mayrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114363" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wulles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233;o Vibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Duboz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202501183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wulles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Seron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3221556" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16114346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balraj Arunachalam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3185671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Esmanhotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ait Abdelkader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Bragado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B402WQD6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Zaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iellina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dornel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XF8P87G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iellina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florian Beug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Duuren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Duane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472759" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413836" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Beucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS55420.2023.10094087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bricalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arunachalam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405211" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Castro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oliveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300693" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klassjan Maas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R. Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123848" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959074v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049316" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066510v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016899v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caicedo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071024v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072369v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072280v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016935v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016936v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193384" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807271v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044183" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Garetto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976874" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604566v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2012.6210171" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04169237v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959239v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08994-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>