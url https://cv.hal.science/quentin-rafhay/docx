--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of yttria hot cathode and radiative emissivity impact on its performances and the work function measurement</w:t>
+                <w:t xml:space="preserve">A current and LFN method for individually assessing layer quality in III-V multi-junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mayrat</w:t>
+                <w:t xml:space="preserve">Alexandra Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Verrier</w:t>
+                <w:t xml:space="preserve">Thomas Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114363⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477525400115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372636v2</w:t>
+                <w:t xml:space="preserve">hal-05247239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A current and LFN method for individually assessing layer quality in III-V multi-junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Carrier Injection Pathways in Axial GaN Nanowire MicroLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
+                <w:t xml:space="preserve">Amadéo Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bidaud</w:t>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Darnon</w:t>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e01183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219477525400115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.202501183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247239v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contact quality of Si p-n diodes through series resistance noise characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -485,1572 +485,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Carrier Injection Pathways in Axial GaN Nanowire MicroLEDs</w:t>
+                <w:t xml:space="preserve">Simulation of yttria hot cathode and radiative emissivity impact on its performances and the work function measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadéo Vibert</w:t>
+                <w:t xml:space="preserve">Audrey Mayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Duboz</w:t>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e01183. </w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.114363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.202501183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459077v1</w:t>
+                <w:t xml:space="preserve">hal-05372636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing hidden conduction mechanisms in diced silicon solar cells by low frequency noise analysis</w:t>
+                <w:t xml:space="preserve">Ni(Pt)-based CMOS-compatible contacts on p-InGaAs for III–V photonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Wulles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Flore Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+                <w:t xml:space="preserve">Karen Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112344⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.107199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305470v1</w:t>
+                <w:t xml:space="preserve">hal-04742893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(Pt)-based CMOS-compatible contacts on p-InGaAs for III–V photonic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front SiON/TCO Stacks Development for Double-Side Poly-Si/SiO X Passivated Contacts Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+                <w:t xml:space="preserve">Charles Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jany</w:t>
+                <w:t xml:space="preserve">Christine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+                <w:t xml:space="preserve">Raphael Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2022.3221556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742893v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front SiON/TCO Stacks Development for Double-Side Poly-Si/SiO X Passivated Contacts Solar Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Passivating Silicon Tunnel Diode for Perovskite on Silicon Nip Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Denis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cabal</w:t>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.33-39. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.4346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2022.3221556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16114346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742915v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating Silicon Tunnel Diode for Perovskite on Silicon Nip Tandem Solar Cells</w:t>
+                <w:t xml:space="preserve">Universality of trap-induced mobility fluctuations between 1/f noise and Random Telegraph Noise in nanoscale FD-SOI MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Owen Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16114346⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0152734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742929v1</w:t>
+                <w:t xml:space="preserve">hal-04305435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality of trap-induced mobility fluctuations between 1/f noise and Random Telegraph Noise in nanoscale FD-SOI MOSFETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing hidden conduction mechanisms in diced silicon solar cells by low frequency noise analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Haendler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chloé Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (23), </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.112344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0152734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305435v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1S1R optimization for high‐frequency inference on binarized spiking neural networks</w:t>
+                <w:t xml:space="preserve">Simulation study of high-speed Ge photodetector dark and light current degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Balraj Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dampfhoffer</w:t>
+                <w:t xml:space="preserve">David Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Reganaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202200323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2022.3185671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03707409v1</w:t>
+                <w:t xml:space="preserve">hal-03765765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of high-speed Ge photodetector dark and light current degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parasitic oscillation in the low-frequency noise characterization of solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2022.3185671⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765765v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic oscillation in the low-frequency noise characterization of solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of sputtered ZnO:Al layers for double side poly-Si/SiOx solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lanterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108327⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876783v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of sputtered ZnO:Al layers for double side poly-Si/SiOx solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jay</w:t>
+                <w:t xml:space="preserve">Elucidating Postprogramming Relaxation in Multilevel Cell‐Resistive Random Access Memory by Means of Experimental and Kinetic Monte Carlo Simulation Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Reganaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Esmanhotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Lanterne</w:t>
+                <w:t xml:space="preserve">Nazim Ait Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+                <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022005⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (13), pp.2100753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649761v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Postprogramming Relaxation in Multilevel Cell‐Resistive Random Access Memory by Means of Experimental and Kinetic Monte Carlo Simulation Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Esmanhotto</w:t>
+                <w:t xml:space="preserve">Enhanced statistical detection of random telegraph noise in frequency and time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Ait Abdelkader</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Castellani</w:t>
+                <w:t xml:space="preserve">Patrick Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100753⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840622v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced statistical detection of random telegraph noise in frequency and time domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Scheer</w:t>
+                <w:t xml:space="preserve">1S1R optimization for high‐frequency inference on binarized spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vernhet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Manon Dampfhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Reganaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.108320. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.2200323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202200323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762370v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03707409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum redistribution in the Ni0.9Pt0.1/InP system: Impact on solid-state reaction and layer morphology</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.105731. </w:t>
@@ -2304,103 +2304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (1), pp.012209. </w:t>
@@ -2700,645 +2700,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+                <w:t xml:space="preserve">Endurance Statistical Behavior of Resistive Memories Based on Experimental and Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sy</w:t>
+                <w:t xml:space="preserve">Diego Alfaro Robayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Gilbert Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Beylier</w:t>
+                <w:t xml:space="preserve">Gabriel Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2019.2911661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321345v1</w:t>
+                <w:t xml:space="preserve">hal-02126884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Sy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poëtte</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Grosa</w:t>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Beylier</w:t>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04743074v1</w:t>
+                <w:t xml:space="preserve">hal-02012546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance Statistical Behavior of Resistive Memories Based on Experimental and Theoretical Investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Sassine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fatoumata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Molas</w:t>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2019.2911661⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126884v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+                <w:t xml:space="preserve">F. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012546v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the pH on the Formation and Doping Mechanisms of ZnO Nanowires Using Aluminum Nitrate and Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (21), pp.13111-13122. </w:t>
@@ -3376,103 +3376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Morphology and Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminum Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (6), pp.3573-3583. </w:t>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,1278 +3638,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Y -function based MOSFET parameter extraction method from weak to strong inversion range</w:t>
+                <w:t xml:space="preserve">Resistive memory variability: A simplified trap-assisted tunneling model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cros</w:t>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ghibaudo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mourad Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 123, pp.84-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 115, pp.126-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947687v1</w:t>
+                <w:t xml:space="preserve">hal-01947671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive memory variability: A simplified trap-assisted tunneling model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Y -function based MOSFET parameter extraction method from weak to strong inversion range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Vianello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">J.B. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Azzaz</w:t>
+                <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Candelier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 115, pp.126-132. </w:t>
+              <w:t xml:space="preserve">, 2016, 123, pp.84-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947671v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for the Inversion Gate Capacitance of DG and UTBB MOSFETs at the Quantum Capacitance Limit</w:t>
+                <w:t xml:space="preserve">Refined Conformal Mapping Model for MOSFET Parasitic Capacitances Based on Elliptic Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (5), pp.1375-1382. </w:t>
+              <w:t xml:space="preserve">, 2015, 62 (3), pp.972-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2406116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2388788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947637v1</w:t>
+                <w:t xml:space="preserve">hal-01947634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Conformal Mapping Model for MOSFET Parasitic Capacitances Based on Elliptic Integrals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+                <w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2388788⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.188-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947634v1</w:t>
+                <w:t xml:space="preserve">hal-01947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.2494-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01947653v1</w:t>
+                <w:t xml:space="preserve">hal-01947647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.768-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2015.2444653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947647v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2015.2444653⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947645v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Boeuf</w:t>
+                <w:t xml:space="preserve">Accurate Boundary Condition for Short-Channel Effect Compact Modeling in MOS Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Akbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2368395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01947635v1</w:t>
+                <w:t xml:space="preserve">hal-01947631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Boundary Condition for Short-Channel Effect Compact Modeling in MOS Devices</w:t>
+                <w:t xml:space="preserve">Analytical Model for the Inversion Gate Capacitance of DG and UTBB MOSFETs at the Quantum Capacitance Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (1), pp.28-35. </w:t>
+              <w:t xml:space="preserve">, 2015, 62 (5), pp.1375-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2368395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2406116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947631v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact modeling of the shift between classical and quantum threshold voltages in a III–V nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100, pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4955,90 +4955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical relationship between subthreshold swing of thermionic and tunnelling currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (23), pp.1745-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5066,495 +5066,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quantum effects on the short channel effects of III-V nMOSFETs in weak and strong inversion regimes</w:t>
+                <w:t xml:space="preserve">Influence of device architecture on junction leakage in low-temperature process FDSOI MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dutta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">B. Sklenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Monfray</w:t>
+                <w:t xml:space="preserve">I. Martin-Bragado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.43-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002086v1</w:t>
+                <w:t xml:space="preserve">hal-01002090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of device architecture on junction leakage in low-temperature process FDSOI MOSFETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New parameter extraction method based on split C-V measurements in FDSOI MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Batude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">I. Ben Akkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.9-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 84, pp.142-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002090v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parameter extraction method based on split C-V measurements in FDSOI MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of quantum effects on the short channel effects of III-V nMOSFETs in weak and strong inversion regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben Akkez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cros</w:t>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.142-146. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002112v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited approach for the characterization of Gate Induced Drain Leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuiqin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,90 +5928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accuracy of Current TCAD Hot Carrier Injection Models in Nanoscale Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (12), pp.1669-1674</w:t>
@@ -6053,51 +6053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Back-Bias Capacitance Coupling Coefficient Measurement Methodology for Floating-Gate Nonvolatile Memory Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Florian Beug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Duuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,709 +6142,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Channel Orientation on Ballistic Current of nDGFETs with Alternative Channel Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical modeling of short channel effects in Si and Ge symmetrical double-gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsormpatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dimitriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52 (Issue 4), pp.540-547</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (8), pp.1943-1946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391540v1</w:t>
+                <w:t xml:space="preserve">hal-00392897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical modeling of short channel effects in Si and Ge symmetrical double-gate MOSFETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Impact of source-to-drain tunnelling on the scalability of arbitrary oriented alternative channel material nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (8), pp.1943-1946</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Issue 10), pp.1474-1481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392897v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of source-to-drain tunnelling on the scalability of arbitrary oriented alternative channel material nMOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Impact of Channel Orientation on Ballistic Current of nDGFETs with Alternative Channel Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pananakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (Issue 10), pp.1474-1481</w:t>
+              <w:t xml:space="preserve">, 2008, 52 (Issue 4), pp.540-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391582v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional Technological Boosters for Injection Velocity in Ultrathin-Body MOSFETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction of the gate capacitance coupling coefficient in floating gate non-volatile memories: Statistical study of the effect of mismatching between floating gate memory and reference transistor in dummy cell extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Florian Beug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Duane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (6), pp.613-621</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (4), pp.585-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957720v1</w:t>
+                <w:t xml:space="preserve">hal-01959440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the gate capacitance coupling coefficient in floating gate non-volatile memories: Statistical study of the effect of mismatching between floating gate memory and reference transistor in dummy cell extraction methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Mismatch Between Floating-Gate Nonvolatile Memory Cell and Equivalent Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Duane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Florian Beug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Russell Duane</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Duuren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (4), pp.585-592</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (5), pp.440-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959440v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Mismatch Between Floating-Gate Nonvolatile Memory Cell and Equivalent Transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conventional Technological Boosters for Injection Velocity in Ultrathin-Body MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pananakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (5), pp.440-442</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (6), pp.613-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959438v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6862,103 +6862,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of Light Source Contribution in the Noise of Optoelectronic Devices Under Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6992,90 +6992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of the Carrier Number Fluctuations Model for Random Telegraph Noise of Nanoscale MOSFETs Operating in Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7109,90 +7109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of Trap-induced Mobility Fluctuations in Nanoscale Bulk and FD-SOI MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7226,103 +7226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and LFN/RTN Local and Global Variability Analysis Using an Addressable Array Test Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 35th International Conference on Microelectronic Test Structure (ICMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tokyo, Japan. pp.1-6, </w:t>
@@ -7520,77 +7520,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Monterey, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7637,51 +7637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight in the resistance-change mechanisms in lanthanum nickelate memristors by a combination of diffraction and operando spectroscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaasjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. R. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,103 +7883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-situ Hydrogenation of Sputtered Transparent Conductive Oxide layers by Plasma Immersion Ion Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 47th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Calgary, France. pp.1304-1307, </w:t>
@@ -8011,536 +8011,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884081v1</w:t>
+                <w:t xml:space="preserve">hal-04884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device in operation: microscopic aspects behind the resistance-change mechanism in lanthanum nickelate memristors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Villepreux</w:t>
+                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpLine Users’ meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884306v1</w:t>
+                <w:t xml:space="preserve">hal-04884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ phosphorus doped polysilicon films by plasma immersion ion implantation (PIII): Controlling and simplifying passivated contacts integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roux</w:t>
+                <w:t xml:space="preserve">Device in operation: microscopic aspects behind the resistance-change mechanism in lanthanum nickelate memristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas-Colera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rubio-Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Concentrator Photovoltaic Systems (CPV-15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SpLine Users’ meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743133v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Ex situ phosphorus doped polysilicon films by plasma immersion ion implantation (PIII): Controlling and simplifying passivated contacts integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Concentrator Photovoltaic Systems (CPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fes, France. pp.040021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5123848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884201v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of CMOS-Compatible Ti / n-InP and Ti / p-InGaAs Ohmic Contacts for Hybrid III-V / Si Lasers</w:t>
               </w:r>
@@ -8660,90 +8660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8788,402 +8788,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">How to tune the memristance of nickelate nanoionic devices by playing with their oxygen content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas-Colera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112219v1</w:t>
+                <w:t xml:space="preserve">hal-04827721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tune the memristance of nickelate nanoionic devices by playing with their oxygen content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+                <w:t xml:space="preserve">La2NiO4+δ: a mixed ionic-electronic conductor for analog redox-based memory devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">SSI-22 International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827721v1</w:t>
+                <w:t xml:space="preserve">hal-04884238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La2NiO4+δ: a mixed ionic-electronic conductor for analog redox-based memory devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+                <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-22 International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pyeongchang, South Korea</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884238v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a mixed conducting oxide to build an analog memory device with neuromorphic programming capabilities</w:t>
               </w:r>
@@ -9208,64 +9208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
@@ -9288,63 +9288,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Doping of ZnO Nanowires Using Metal (III) Elements in Aqueous Solution</w:t>
+                <w:t xml:space="preserve">Monitoring the Morphology and Doping of ZnO Nanowires by Chemical Bath Deposition Using Metal Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaffuri</w:t>
+                <w:t xml:space="preserve">Pierre Gaffuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9367,2442 +9367,2442 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979218v1</w:t>
+                <w:t xml:space="preserve">hal-01981253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of CBRAM endurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alfaro Robayo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. C. Bernard</w:t>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050364v1</w:t>
+                <w:t xml:space="preserve">hal-01981257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Morphology and Doping of ZnO Nanowires by Chemical Bath Deposition Using Metal Nitrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">Plasma immersion ion implantation (PIII): New path for optimizing doping profiles of advanced phosphorus emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lanterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.110007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981253v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.120001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981257v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma immersion ion implantation (PIII): New path for optimizing doping profiles of advanced phosphorus emitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of RRAM endurance statistical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alfaro Robayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49th IEEE Semiconductor Interface Specialists Conference (SISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2018, San Diego, United States. pp.13.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959074v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Statistical analysis of CBRAM endurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alfaro Robayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">C. Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Nodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Hsinchu, Taiwan. pp.115-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2018.8403856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981232v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of RRAM endurance statistical behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Molas</w:t>
+                <w:t xml:space="preserve">Development of the Doping of ZnO Nanowires Using Metal (III) Elements in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Semiconductor Interface Specialists Conference (SISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2018, San Diego, United States. pp.13.2</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052290v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Chaix</w:t>
+                <w:t xml:space="preserve">Tunable Morphology and pH–Dependent Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminium Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium NM03 : Progress in Developing and Applications of Functional One-Dimensional Nanostructures rphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Beltran-Huarac, W. Jadwisienczak, A. Ponti, B. Zou, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016912v1</w:t>
+                <w:t xml:space="preserve">hal-02066510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Morphology and pH–Dependent Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminium Nitrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sklenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium NM03 : Progress in Developing and Applications of Functional One-Dimensional Nanostructures rphic Engineering and Brain-Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Burlingame, CA, United States. pp.24.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066510v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Micout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Batude</w:t>
+                <w:t xml:space="preserve">Xavier Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Berthelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Mikael Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t>
+              <w:t xml:space="preserve">2017 ESSDERC - 47th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. pp.144-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959113v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01525266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the electrodes affect the electrical response of a M/La2NiO4/M memristive device?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7: Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Takagi, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016920v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">How do the electrodes affect the electrical response of a M/La2NiO4/M memristive device?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7: Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Takagi, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016908v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the electrodes on the electrical characteristics of La2NiO4-based memristive devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Caicedo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">K. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Solid State Ionics (SSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016899v1</w:t>
+                <w:t xml:space="preserve">hal-02016908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable morphology and pH-dependent doping of ZnO nanowires grown by chemical bath deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+                <w:t xml:space="preserve">Role of the electrodes on the electrical characteristics of La2NiO4-based memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bremond</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Solid State Ionics (SSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071024v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garros</w:t>
+                <w:t xml:space="preserve">Tunable morphology and pH-dependent doping of ZnO nanowires grown by chemical bath deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Cassé</w:t>
+                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Coignus</w:t>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ESSDERC - 47th European Solid-State Device Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01525266v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.32.2.1-32.2.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066346v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lacord</w:t>
+                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959097v1</w:t>
+                <w:t xml:space="preserve">hal-02016913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ZnO Nanocomposite-Based Dye Sensitive Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016913v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques à base de nanofils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11838,2645 +11838,2645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanocomposite-Based Dye Sensitive Solar Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HETONAN project: high efficiency tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072369v1</w:t>
+                <w:t xml:space="preserve">hal-02071013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETONAN project: high efficiency tandem solar cells based on III-V nanowires on silicon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of access resistance on New-Y function methodology for MOSFET parameter extraction in advanced FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.68-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071013v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of access resistance on New-Y function methodology for MOSFET parameter extraction in advanced FD-SOI technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cros</w:t>
+                <w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rosa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959125v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO nanocomopsites for dye-sensitized solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium R: Organic solar cells including polymers, dyes or perovskites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Iwan, F. Caballero Briones, M. Petrus, T. Fukuda, Sep 2016, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072280v1</w:t>
+                <w:t xml:space="preserve">hal-01489057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benali</w:t>
+                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489057v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Formation Mechanisms and Physical Properties of Al-doped ZnO Nanowires by Chemical Bath Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">Atelier National Nanofils Semiconducteurs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072267v1</w:t>
+                <w:t xml:space="preserve">hal-02016935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Mechanisms and Physical Properties of Al-doped ZnO Nanowires by Chemical Bath Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">High performance CMOS FDSOI devices activated at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier National Nanofils Semiconducteurs 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016935v1</w:t>
+                <w:t xml:space="preserve">hal-01730659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance CMOS FDSOI devices activated at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mathieu</w:t>
+                <w:t xml:space="preserve">Formation Mechanisms and Physical Properties of Al-doped ZnO Nanowires by Chemical Bath Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730659v1</w:t>
+                <w:t xml:space="preserve">hal-02016936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Mechanisms and Physical Properties of Al-doped ZnO Nanowires by Chemical Bath Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New access resistance extraction methodology for 14nm FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Conference on Microelectronic Test Structures (ICMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.70-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016936v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New access resistance extraction methodology for 14nm FD-SOI technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of ZnO nanocomopsites for dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Microelectronic Test Structures (ICMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium R: Organic solar cells including polymers, dyes or perovskites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Iwan, F. Caballero Briones, M. Petrus, T. Fukuda, Sep 2016, Varsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959130v1</w:t>
+                <w:t xml:space="preserve">hal-02072280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of short-channel effects on velocity overshoot in MOSFET</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced 1T1R test vehicle for RRAM nanosecond-range switching-time resolution and reliability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Molas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182061⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, CA, United States. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049733v1</w:t>
+                <w:t xml:space="preserve">hal-01959140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 1T1R test vehicle for RRAM nanosecond-range switching-time resolution and reliability assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Modeling of OxRAM variability from low to high resistance state using a stochastic trap assisted tunneling-based resistor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Molas</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437059⟩</w:t>
+              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959140v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of OxRAM variability from low to high resistance state using a stochastic trap assisted tunneling-based resistor network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Candelier</w:t>
+                <w:t xml:space="preserve">On the impact of OxRAM-based synapses variability on convolutional neural networks performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063789⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH´15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. pp.193-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959186v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01839851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of OxRAM-based synapses variability on convolutional neural networks performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Trigate-On-Insulator MOSFET aspect ratio with MASTAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH´15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180611⟩</w:t>
+              <w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.242-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01839851v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Trigate-On-Insulator MOSFET aspect ratio with MASTAR</w:t>
+                <w:t xml:space="preserve">CMOS roadmap analysis from the perspective of III-V technology using MASTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 Silicon Nanoelectronics Workshop (SNW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.115-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959154v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS roadmap analysis from the perspective of III-V technology using MASTAR</w:t>
+                <w:t xml:space="preserve">Impact of short-channel effects on velocity overshoot in MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Silicon Nanoelectronics Workshop (SNW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.521-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049782v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption and physical properties of ZnO/CdTe core shell nanowire arrays for solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Michallon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">C. Gamrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 E-MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.28.4.1-28.4.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016994v1</w:t>
+                <w:t xml:space="preserve">cea-01839848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
+              <w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.286-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959286v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959276v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Optical absorption and physical properties of ZnO/CdTe core shell nanowire arrays for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gamrat</w:t>
+                <w:t xml:space="preserve">Jerôme Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01839848v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the impact of source/drain regions on short channel effects in MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutta T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pananakakis G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14504,623 +14504,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parameter extraction method based on split C-V for FDSOI MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of the short channel effects increase in III-V nMOSFET technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben Akkez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cros</w:t>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959345v1</w:t>
+                <w:t xml:space="preserve">hal-01959380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of the short channel effects increase in III-V nMOSFET technologies</w:t>
+                <w:t xml:space="preserve">FDSOI devices: A solution to achieve low junction leakage with low temperature processes (≤ 650°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dutta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">B. Sklenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Monfray</w:t>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Previtali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2012.6193384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959380v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDSOI devices: A solution to achieve low junction leakage with low temperature processes (≤ 650°C)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation et caractérisation de cellules photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12es Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France. pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959376v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation de cellules photovoltaïques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New parameter extraction method based on split C-V for FDSOI MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Akkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807271v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved extraction of GIDL in FDSOI devices for proper junction quality analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Romanjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. </w:t>
@@ -15286,588 +15286,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Space, Quantum Capacitance and Inversion Capacitance in Si, Ge, GaAs and In0.53Ga0.47As nMOS Capacitors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Programming efficiency and drain disturb trade-off in embedded Non Volatile Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Glasgow, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Computational Electronics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604652v1</w:t>
+                <w:t xml:space="preserve">hal-00604566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming efficiency and drain disturb trade-off in embedded Non Volatile Memories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dornel</w:t>
+                <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Computational Electronics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, saint malo, France. p. 137-142 ISBN 2-9522395-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604566v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Claudon</w:t>
+                <w:t xml:space="preserve">Improvements in low temperature (&amp;#60;625°C) FDSOI devices down to 30nm gate length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">M. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 VLSI Technology, System and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hsinchu, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2012.6210171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807396v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in low temperature (&amp;#60;625°C) FDSOI devices down to 30nm gate length</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark Space, Quantum Capacitance and Inversion Capacitance in Si, Ge, GaAs and In0.53Ga0.47As nMOS Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coignus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pananakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 VLSI Technology, System and Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Glasgow, UK, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959359v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la compréhension du transport quasi ballistique dans les composants MOS avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanoélectronique, Atelier, De la réalité et de l'intérêt du transport balistique dans les composants nanoélectroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15905,77 +15905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accuracy of Current TCAD Hot Carrier Injection Models for the Simulation of Degradation Phenomena in Nanoscale Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16142,90 +16142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations of the Ion-Ioff Performances of Nano nMOSFETs with Alternative Channels Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EUROSOI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, EUROSOI, France. pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16250,90 +16250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-to-Drain vs. Band-to-Band Tunneling in Ultra-Scaled DG nMOSFETs with Alternative Channel Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Conference on Solid State Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16358,103 +16358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives du Formalisme Dérive Diffusion en Régime Quasi Ballistique pour la Modélisation Analytique des Composants MOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nano, Journées " Simulation et Caractérisation "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t>
@@ -16515,103 +16515,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of resistance fluctuations in ReRAM: physical origin, temporal dependence and impact on memory reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Reganaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPS 2023 (IEEE International Reliability Physics Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Monterey, Californie, United States. 2023, </w:t>
@@ -16649,64 +16649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16800,77 +16800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaasjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
@@ -16899,51 +16899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light trapping and physical properties of ZnO / CdTe core shell nanowire arrays for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17050,77 +17050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS2014-fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17203,51 +17203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17315,64 +17315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and Hole Mobility in Semiconductor Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. by J.G. Webster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2014, </w:t>
@@ -17410,77 +17410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of End of the Roadmap nMOSFET with Alternative Channel Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,64 +17576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, élaboration et caractérisation de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17722,51 +17722,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nano nMOSFETs with alternative channel materials in the fully and quasi ballistic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17962,51 +17962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372636v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mayrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114363" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wulles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233;o Vibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Duboz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202501183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wulles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Seron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3221556" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16114346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balraj Arunachalam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3185671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Esmanhotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ait Abdelkader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Bragado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B402WQD6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Zaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iellina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dornel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XF8P87G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iellina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florian Beug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Duuren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Duane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472759" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413836" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Beucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS55420.2023.10094087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bricalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arunachalam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405211" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Castro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oliveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300693" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klassjan Maas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R. Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123848" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884238v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959074v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049316" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066510v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016899v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caicedo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071024v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072369v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072280v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016935v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016936v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193384" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807271v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044183" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Garetto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976874" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604566v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2012.6210171" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04169237v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959239v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08994-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233;o Vibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Duboz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202501183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wulles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372636v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mayrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Seron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3221556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16114346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haendler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wulles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balraj Arunachalam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3185671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Esmanhotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ait Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108320" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Bragado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B402WQD6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Zaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iellina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dornel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XF8P87G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iellina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florian Beug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Duuren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Duane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472759" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413836" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Beucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS55420.2023.10094087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bricalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arunachalam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405211" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Castro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oliveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300693" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klassjan Maas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R. Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123848" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959074v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049316" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caicedo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072369v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016935v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072280v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959376v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabone" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193384" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044183" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Garetto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976874" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604566v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2012.6210171" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04169237v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959239v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08994-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>