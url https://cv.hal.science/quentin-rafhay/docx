--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,1957 +100,1957 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A current and LFN method for individually assessing layer quality in III-V multi-junctions</w:t>
+                <w:t xml:space="preserve">Simulation of yttria hot cathode and radiative emissivity impact on its performances and the work function measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Diaz</w:t>
+                <w:t xml:space="preserve">Audrey Mayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bidaud</w:t>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Darnon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477525400115⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.114363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247239v1</w:t>
+                <w:t xml:space="preserve">hal-05372636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Carrier Injection Pathways in Axial GaN Nanowire MicroLEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A current and LFN method for individually assessing layer quality in III-V multi-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadéo Vibert</w:t>
+                <w:t xml:space="preserve">Corentin Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+                <w:t xml:space="preserve">Thomas Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Duboz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaelle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e01183. </w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.202501183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219477525400115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459077v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contact quality of Si p-n diodes through series resistance noise characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Carrier Injection Pathways in Axial GaN Nanowire MicroLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Wulles</w:t>
+                <w:t xml:space="preserve">Amadéo Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Franco</w:t>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Albouy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219477525400127⟩</w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e01183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adts.202501183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406753v1</w:t>
+                <w:t xml:space="preserve">hal-05459077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of yttria hot cathode and radiative emissivity impact on its performances and the work function measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the contact quality of Si p-n diodes through series resistance noise characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mayrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Maeva Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Verrier</w:t>
+                <w:t xml:space="preserve">Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.114363. </w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219477525400127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372636v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(Pt)-based CMOS-compatible contacts on p-InGaAs for III–V photonic devices</w:t>
+                <w:t xml:space="preserve">Probing hidden conduction mechanisms in diced silicon solar cells by low frequency noise analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Boyer</w:t>
+                <w:t xml:space="preserve">Chloé Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jany</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107199⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.112344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742893v1</w:t>
+                <w:t xml:space="preserve">hal-04305470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front SiON/TCO Stacks Development for Double-Side Poly-Si/SiO X Passivated Contacts Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Seron</w:t>
+                <w:t xml:space="preserve">Christine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+                <w:t xml:space="preserve">Raphael Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2022.3221556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating Silicon Tunnel Diode for Perovskite on Silicon Nip Tandem Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni(Pt)-based CMOS-compatible contacts on p-InGaAs for III–V photonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
+                <w:t xml:space="preserve">Christophe Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (11), pp.4346. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.107199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16114346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.107199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742929v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality of trap-induced mobility fluctuations between 1/f noise and Random Telegraph Noise in nanoscale FD-SOI MOSFETs</w:t>
+                <w:t xml:space="preserve">Passivating Silicon Tunnel Diode for Perovskite on Silicon Nip Tandem Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Gauthier</w:t>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Haendler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152734⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.4346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16114346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305435v1</w:t>
+                <w:t xml:space="preserve">hal-04742929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing hidden conduction mechanisms in diced silicon solar cells by low frequency noise analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universality of trap-induced mobility fluctuations between 1/f noise and Random Telegraph Noise in nanoscale FD-SOI MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Wulles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sébastien Haendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 256, pp.112344. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0152734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305470v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of high-speed Ge photodetector dark and light current degradation</w:t>
+                <w:t xml:space="preserve">1S1R optimization for high‐frequency inference on binarized spiking neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balraj Arunachalam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roy</w:t>
+                <w:t xml:space="preserve">Manon Dampfhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Reganaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2022.3185671⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.2200323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202200323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765765v1</w:t>
+                <w:t xml:space="preserve">cea-03707409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic oscillation in the low-frequency noise characterization of solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.108327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of sputtered ZnO:Al layers for double side poly-Si/SiOx solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lanterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjpv/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Postprogramming Relaxation in Multilevel Cell‐Resistive Random Access Memory by Means of Experimental and Kinetic Monte Carlo Simulation Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation study of high-speed Ge photodetector dark and light current degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Esmanhotto</w:t>
+                <w:t xml:space="preserve">Balraj Arunachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Ait Abdelkader</w:t>
+                <w:t xml:space="preserve">David Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100753⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2022.3185671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840622v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced statistical detection of random telegraph noise in frequency and time domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Haendler</w:t>
+                <w:t xml:space="preserve">Elucidating Postprogramming Relaxation in Multilevel Cell‐Resistive Random Access Memory by Means of Experimental and Kinetic Monte Carlo Simulation Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Reganaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Esmanhotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Scheer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Nazim Ait Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108320⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (13), pp.2100753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762370v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1S1R optimization for high‐frequency inference on binarized spiking neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhanced statistical detection of random telegraph noise in frequency and time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Niccolo Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (8), pp.2200323. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202200323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03707409v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum redistribution in the Ni0.9Pt0.1/InP system: Impact on solid-state reaction and layer morphology</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128, pp.105731. </w:t>
@@ -2164,351 +2164,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mixed ionic electronic conductor to build an analog memristive device with neuromorphic programming capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaasjan Maas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9tc03972d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.012209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5128554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428216v1</w:t>
+                <w:t xml:space="preserve">hal-04743063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the Ni/InP system on a 300 mm platform for III-V/Si hybrid lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Dabertrand</w:t>
+                <w:t xml:space="preserve">Using a mixed ionic electronic conductor to build an analog memristive device with neuromorphic programming capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jany</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (1), pp.012209. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5128554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9tc03972d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743063v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Memristivity by Varying the Oxygen Content in a Mixed Ionic–Electronic Conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaasjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Salas-Colera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,645 +2700,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance Statistical Behavior of Resistive Memories Based on Experimental and Theoretical Investigation</w:t>
+                <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alfaro Robayo</w:t>
+                <w:t xml:space="preserve">Fatoumata Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Sassine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+                <w:t xml:space="preserve">Gregory Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Molas</w:t>
+                <w:t xml:space="preserve">Gaelle Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2019.2911661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126884v1</w:t>
+                <w:t xml:space="preserve">hal-04743074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
+                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">F. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+                <w:t xml:space="preserve">G. Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012546v1</w:t>
+                <w:t xml:space="preserve">hal-02321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modeling of High Speed Ge Photodetectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of LaMnO 3+δ films on platinized silicon substrates for resistive switching applications by PI-MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Sy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poëtte</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Grosa</w:t>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Beylier</w:t>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (4), pp.688-695. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743074v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Characterization and Modelling of High Speed Ge Photodetectors</w:t>
+                <w:t xml:space="preserve">Endurance Statistical Behavior of Resistive Memories Based on Experimental and Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sy</w:t>
+                <w:t xml:space="preserve">Diego Alfaro Robayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Gilbert Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Beylier</w:t>
+                <w:t xml:space="preserve">Gabriel Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2945996⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2019.2911661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321345v1</w:t>
+                <w:t xml:space="preserve">hal-02126884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the pH on the Formation and Doping Mechanisms of ZnO Nanowires Using Aluminum Nitrate and Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (21), pp.13111-13122. </w:t>
@@ -3376,103 +3376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Morphology and Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminum Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (6), pp.3573-3583. </w:t>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,2152 +3638,2152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive memory variability: A simplified trap-assisted tunneling model</w:t>
+                <w:t xml:space="preserve">New Y -function based MOSFET parameter extraction method from weak to strong inversion range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Garbin</w:t>
+                <w:t xml:space="preserve">J.B. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Vianello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Azzaz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 115, pp.126-132. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 123, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947671v1</w:t>
+                <w:t xml:space="preserve">hal-01947687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Y -function based MOSFET parameter extraction method from weak to strong inversion range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistive memory variability: A simplified trap-assisted tunneling model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cros</w:t>
+                <w:t xml:space="preserve">Mourad Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ghibaudo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 123, pp.84-88. </w:t>
+              <w:t xml:space="preserve">, 2016, 115, pp.126-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947687v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Conformal Mapping Model for MOSFET Parasitic Capacitances Based on Elliptic Integrals</w:t>
+                <w:t xml:space="preserve">Analytical Model for the Inversion Gate Capacitance of DG and UTBB MOSFETs at the Quantum Capacitance Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (3), pp.972-979. </w:t>
+              <w:t xml:space="preserve">, 2015, 62 (5), pp.1375-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2388788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2406116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947634v1</w:t>
+                <w:t xml:space="preserve">hal-01947637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hiblot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.768-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2015.2444653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947653v1</w:t>
+                <w:t xml:space="preserve">hal-01947645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact modeling of subthreshold swing in double gate and nanowire MOSFETs, for Si and GaAs channel materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.188-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947647v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Model for Inversion Charge in III–V Bulk MOSFET Including Non-Parabolicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+                <w:t xml:space="preserve">HfO2-Based OxRAM Devices as Synapses for Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mugny</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Gamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), pp.768-775. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.2494-2501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2015.2444653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2440102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947645v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined Conformal Mapping Model for MOSFET Parasitic Capacitances Based on Elliptic Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (3), pp.972-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2388788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947635v1</w:t>
+                <w:t xml:space="preserve">hal-01947634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Boundary Condition for Short-Channel Effect Compact Modeling in MOS Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madjid Akbal</w:t>
+                <w:t xml:space="preserve">Compact model of short-channel effects for FDSOI devices including the influence of back-bias and fringing fields for Si and III–V technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2368395⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947631v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for the Inversion Gate Capacitance of DG and UTBB MOSFETs at the Quantum Capacitance Limit</w:t>
+                <w:t xml:space="preserve">Accurate Boundary Condition for Short-Channel Effect Compact Modeling in MOS Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Akbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (5), pp.1375-1382. </w:t>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2406116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2368395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947637v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact modeling of the shift between classical and quantum threshold voltages in a III–V nanowire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Analytical relationship between subthreshold swing of thermionic and tunnelling currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 100, pp.71-78. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (23), pp.1745-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2014.3206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947623v1</w:t>
+                <w:t xml:space="preserve">hal-01959261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical relationship between subthreshold swing of thermionic and tunnelling currents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Compact modeling of the shift between classical and quantum threshold voltages in a III–V nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2014.3206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of device architecture on junction leakage in low-temperature process FDSOI MOSFETs</w:t>
+                <w:t xml:space="preserve">Impact of quantum effects on the short channel effects of III-V nMOSFETs in weak and strong inversion regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sklenard</w:t>
+                <w:t xml:space="preserve">T. Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Batude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Martin-Bragado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.Q. Xu</w:t>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.9-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 88, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002090v1</w:t>
+                <w:t xml:space="preserve">hal-01002086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parameter extraction method based on split C-V measurements in FDSOI MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of device architecture on junction leakage in low-temperature process FDSOI MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sklenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben Akkez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cros</w:t>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">I. Martin-Bragado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.142-146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002112v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quantum effects on the short channel effects of III-V nMOSFETs in weak and strong inversion regimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">New parameter extraction method based on split C-V measurements in FDSOI MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Akkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.43-48. </w:t>
+              <w:t xml:space="preserve">, 2013, 84, pp.142-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002086v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited approach for the characterization of Gate Induced Drain Leakage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Efficient Nonlocal Hot Electron Model Accounting for Electron–Electron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+                <w:t xml:space="preserve">Raphael Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Vinet</w:t>
+                <w:t xml:space="preserve">Matteo Iellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.983-993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959351v1</w:t>
+                <w:t xml:space="preserve">hal-01959366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Nonlocal Hot Electron Model Accounting for Electron–Electron Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisited approach for the characterization of Gate Induced Drain Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuiqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Zaka</w:t>
+                <w:t xml:space="preserve">Perrine Batude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Iellina</w:t>
+                <w:t xml:space="preserve">Maud Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2011.5757994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959366v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and 3D TCAD simulation of NOR-type flash non-volatile memories with emphasis on corner effects</w:t>
               </w:r>
@@ -5928,90 +5928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accuracy of Current TCAD Hot Carrier Injection Models in Nanoscale Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (12), pp.1669-1674</w:t>
@@ -6053,51 +6053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Back-Bias Capacitance Coupling Coefficient Measurement Methodology for Floating-Gate Nonvolatile Memory Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Florian Beug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel van Duuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,709 +6142,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical modeling of short channel effects in Si and Ge symmetrical double-gate MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Channel Orientation on Ballistic Current of nDGFETs with Alternative Channel Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsormpatzoglou</w:t>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dimitriadis</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (8), pp.1943-1946</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Issue 4), pp.540-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392897v1</w:t>
+                <w:t xml:space="preserve">hal-00391540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of source-to-drain tunnelling on the scalability of arbitrary oriented alternative channel material nMOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical modeling of short channel effects in Si and Ge symmetrical double-gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsormpatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dimitriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52 (Issue 10), pp.1474-1481</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (8), pp.1943-1946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391582v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Channel Orientation on Ballistic Current of nDGFETs with Alternative Channel Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Impact of source-to-drain tunnelling on the scalability of arbitrary oriented alternative channel material nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (Issue 4), pp.540-547</w:t>
+              <w:t xml:space="preserve">, 2008, 52 (Issue 10), pp.1474-1481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391540v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the gate capacitance coupling coefficient in floating gate non-volatile memories: Statistical study of the effect of mismatching between floating gate memory and reference transistor in dummy cell extraction methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conventional Technological Boosters for Injection Velocity in Ultrathin-Body MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pananakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (4), pp.585-592</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (6), pp.613-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959440v1</w:t>
+                <w:t xml:space="preserve">hal-01957720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Mismatch Between Floating-Gate Nonvolatile Memory Cell and Equivalent Transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of the gate capacitance coupling coefficient in floating gate non-volatile memories: Statistical study of the effect of mismatching between floating gate memory and reference transistor in dummy cell extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Florian Beug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Duane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michiel van Duuren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (5), pp.440-442</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (4), pp.585-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959438v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional Technological Boosters for Injection Velocity in Ultrathin-Body MOSFETs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Mismatch Between Floating-Gate Nonvolatile Memory Cell and Equivalent Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Duane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Florian Beug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van Duuren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (6), pp.613-621</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (5), pp.440-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957720v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6862,103 +6862,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of Light Source Contribution in the Noise of Optoelectronic Devices Under Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6992,90 +6992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of the Carrier Number Fluctuations Model for Random Telegraph Noise of Nanoscale MOSFETs Operating in Saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7109,90 +7109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of Trap-induced Mobility Fluctuations in Nanoscale Bulk and FD-SOI MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7226,103 +7226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and LFN/RTN Local and Global Variability Analysis Using an Addressable Array Test Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 35th International Conference on Microelectronic Test Structure (ICMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tokyo, Japan. pp.1-6, </w:t>
@@ -7520,77 +7520,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arunachalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Reliability Physics Symposium (IRPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Monterey, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7618,1279 +7618,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight in the resistance-change mechanisms in lanthanum nickelate memristors by a combination of diffraction and operando spectroscopic measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Ex-situ Hydrogenation of Sputtered Transparent Conductive Oxide layers by Plasma Immersion Ion Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. R. Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Camille Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 47th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgary, France. pp.1304-1307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509857v1</w:t>
+                <w:t xml:space="preserve">hal-04743034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-based CMOS-compatible contacts on p-In 0.53 Ga 0.47 As for III-V / silicon hybrid lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Coudurier</w:t>
+                <w:t xml:space="preserve">Insight in the resistance-change mechanisms in lanthanum nickelate memristors by a combination of diffraction and operando spectroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nemouchi</w:t>
+                <w:t xml:space="preserve">G. R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rubio-Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Interconnect Technology Conference (IITC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742876v1</w:t>
+                <w:t xml:space="preserve">hal-04509857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-situ Hydrogenation of Sputtered Transparent Conductive Oxide layers by Plasma Immersion Ion Implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+                <w:t xml:space="preserve">Nickel-based CMOS-compatible contacts on p-In 0.53 Ga 0.47 As for III-V / silicon hybrid lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Oliveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+                <w:t xml:space="preserve">F. Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 47th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Calgary, France. pp.1304-1307, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Interconnect Technology Conference (IITC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, San Jose, France. pp.121-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IITC47697.2020.9515625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743034v1</w:t>
+                <w:t xml:space="preserve">hal-04742876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Reliability of CMOS-Compatible Ti / n-InP and Ti / p-InGaAs Ohmic Contacts for Hybrid III-V / Si Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Szelag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Amalberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 16th International Conference on Group IV Photonics (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Singapore, Singapore. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GROUP4.2019.8926115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884201v1</w:t>
+                <w:t xml:space="preserve">hal-04743098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">F. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Pla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884081v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device in operation: microscopic aspects behind the resistance-change mechanism in lanthanum nickelate memristors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Villepreux</w:t>
+                <w:t xml:space="preserve">Memristive LaMnO3-based heterostructures for new valence change memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpLine Users’ meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">F2cΠ2 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884306v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ phosphorus doped polysilicon films by plasma immersion ion implantation (PIII): Controlling and simplifying passivated contacts integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roux</w:t>
+                <w:t xml:space="preserve">Tunable bipolar resistive switching in TiN/LaMnO3+δ/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Concentrator Photovoltaic Systems (CPV-15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743133v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of CMOS-Compatible Ti / n-InP and Ti / p-InGaAs Ohmic Contacts for Hybrid III-V / Si Lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Jany</w:t>
+                <w:t xml:space="preserve">Device in operation: microscopic aspects behind the resistance-change mechanism in lanthanum nickelate memristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Salas-Colera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. da Fonseca</w:t>
+                <w:t xml:space="preserve">Juan Rubio-Zuazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Szelag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Amalberg</w:t>
+                <w:t xml:space="preserve">German R. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 16th International Conference on Group IV Photonics (GFP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SpLine Users’ meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743098v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of High Speed Ge Photodetectors Reliability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Grosa</w:t>
+                <w:t xml:space="preserve">Ex situ phosphorus doped polysilicon films by plasma immersion ion implantation (PIII): Controlling and simplifying passivated contacts integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besset</w:t>
+                <w:t xml:space="preserve">Laurent Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Reliability Physics Symposium (IRPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Monterey, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Concentrator Photovoltaic Systems (CPV-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Fes, France. pp.040021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRPS.2019.8720483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5123848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274432v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tune the memristance of nickelate nanoionic devices by playing with their oxygen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaasjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Salas-Colera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
@@ -8919,90 +8919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La2NiO4+δ: a mixed ionic-electronic conductor for analog redox-based memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klassjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9044,90 +9044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the performance of LaMnO3+d-based heterostructures for valence change memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9169,90 +9169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a mixed conducting oxide to build an analog memory device with neuromorphic programming capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaasjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9288,5195 +9288,5195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Morphology and Doping of ZnO Nanowires by Chemical Bath Deposition Using Metal Nitrate</w:t>
+                <w:t xml:space="preserve">Statistical analysis of CBRAM endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaffuri</w:t>
+                <w:t xml:space="preserve">D. Alfaro Robayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Appert</w:t>
+                <w:t xml:space="preserve">C. Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verrier</w:t>
+                <w:t xml:space="preserve">G. Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">J. F Nodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Hsinchu, Taiwan. pp.115-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2018.8403856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981253v1</w:t>
+                <w:t xml:space="preserve">hal-02050364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Development of the Doping of ZnO Nanowires Using Metal (III) Elements in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981257v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma immersion ion implantation (PIII): New path for optimizing doping profiles of advanced phosphorus emitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+                <w:t xml:space="preserve">LaNiO3 thin films: influence of the deposition technique and growth parameters on the film quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959074v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma immersion ion implantation (PIII): New path for optimizing doping profiles of advanced phosphorus emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lanterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.120001, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.110007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959085v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opto-electrical simulation of III-V nanowire based tandem solar cells on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiliconPV 2018: 8th International Conference on Silicon Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.120001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981232v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of RRAM endurance statistical behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Molas</w:t>
+                <w:t xml:space="preserve">Monitoring the Morphology and Doping of ZnO Nanowires by Chemical Bath Deposition Using Metal Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaffuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Semiconductor Interface Specialists Conference (SISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2018, San Diego, United States. pp.13.2</w:t>
+              <w:t xml:space="preserve">2018 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052290v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of CBRAM endurance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. C. Bernard</w:t>
+                <w:t xml:space="preserve">Resistive Switching in LaMnO3+d-based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on VLSI Technology, Systems and Application (VLSI-TSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 E-MRS Spring Meeting, symposium R: Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Tarancon, D.S.Mebane, M. Burriel and R. Dittmann, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050364v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Doping of ZnO Nanowires Using Metal (III) Elements in Aqueous Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Appert</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of RRAM endurance statistical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alfaro Robayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">G. Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">49th IEEE Semiconductor Interface Specialists Conference (SISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2018, San Diego, United States. pp.13.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979218v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Morphology and pH–Dependent Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminium Nitrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+                <w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium NM03 : Progress in Developing and Applications of Functional One-Dimensional Nanostructures rphic Engineering and Brain-Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Beltran-Huarac, W. Jadwisienczak, A. Ponti, B. Zou, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Tachigi, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066510v1</w:t>
+                <w:t xml:space="preserve">hal-02016912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Micout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Batude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States. pp.32.2.1-32.2.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959113v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Coignus</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ESSDERC - 47th European Solid-State Device Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01525266v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise EOT regrowth extraction enabling performance analysis of Low Temperature Extension First devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Burriel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">Xavier Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 ESSDERC - 47th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leuven, Belgium. pp.144-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2017.8066612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066346v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01525266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the electrodes affect the electrical response of a M/La2NiO4/M memristive device?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">(Invited) Understanding Resistive Switching in Manganite-based Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7: Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Takagi, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">232nd ECS MEETING: Symposium on Oxide Memristors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Rupp, J. Nicholas, J.J. Yang, S. Nonnenmann, Oct 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016920v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">How do the electrodes affect the electrical response of a M/La2NiO4/M memristive device?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaasjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7: Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Kummel, A. Demkov, J. Robertson, S. Takagi, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016908v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the electrodes on the electrical characteristics of La2NiO4-based memristive devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">La2NiO4+δ -based memristive devices: Role of the electrodes and oxygen stoichiometry tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Caicedo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">M. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Solid State Ionics (SSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: Symposium EM05: Oxide Interfaces - Lattice and Electronic Defect Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Dickey, U. Aschauer, N. Benedek, S. Hirose, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016899v1</w:t>
+                <w:t xml:space="preserve">hal-02016908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable morphology and pH-dependent doping of ZnO nanowires grown by chemical bath deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+                <w:t xml:space="preserve">Role of the electrodes on the electrical characteristics of La2NiO4-based memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klassjan Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bremond</w:t>
+                <w:t xml:space="preserve">J.M. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarunas Bagdzevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Solid State Ionics (SSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071024v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance low temperature FinFET with DSPER, gate last and Self Aligned Contact for 3D sequential mtegration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Micout</w:t>
+                <w:t xml:space="preserve">Tunable morphology and pH-dependent doping of ZnO nanowires grown by chemical bath deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Lacord</w:t>
+                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959097v1</w:t>
+                <w:t xml:space="preserve">hal-02071024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaMnO3+δ as a functional material for next generation memristive devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tunable Morphology and pH–Dependent Doping of ZnO Nanowires by Chemical Bath Deposition Using Aluminium Nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium EM07 -Materials, Devices and Architectures for Neuromorphic Engineering and Brain-Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Kim, B. De Salvo, H. Hwang, S. Yu, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">2017 MRS Fall Meeting &amp; Exhibit: symposium NM03 : Progress in Developing and Applications of Functional One-Dimensional Nanostructures rphic Engineering and Brain-Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Beltran-Huarac, W. Jadwisienczak, A. Ponti, B. Zou, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016913v1</w:t>
+                <w:t xml:space="preserve">hal-02066510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanocomposite-Based Dye Sensitive Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Verrier</w:t>
+                <w:t xml:space="preserve">Towards 500°C SPER activated devices for 3D sequential integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Micout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sklenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parize</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rémy Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Burlingame, CA, United States. pp.24.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/S3S.2017.8309220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072369v1</w:t>
+                <w:t xml:space="preserve">hal-01959113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules photovoltaïques à base de nanofils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ZnO Nanocomposite-Based Dye Sensitive Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Energie du Labex LANEF: Photovoltaïque: couches minces et concepts avancés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078057v1</w:t>
+                <w:t xml:space="preserve">hal-02072369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HETONAN project: high efficiency tandem solar cells based on III-V nanowires on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Cellules photovoltaïques à base de nanofils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Energie du Labex LANEF: Photovoltaïque: couches minces et concepts avancés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071013v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of access resistance on New-Y function methodology for MOSFET parameter extraction in advanced FD-SOI technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HETONAN project: high efficiency tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Henry</w:t>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cros</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959125v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching of nanoengineered LaMnO3 thin films for ReRAM applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Maas</w:t>
+                <w:t xml:space="preserve">Impact of access resistance on New-Y function methodology for MOSFET parameter extraction in advanced FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bagdzevicius</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting &amp; Exhibit: Symposium ED7 Materials and Device Engineering for Beyond the Roadmap Devices in Logic, Memory and Power</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference of Microelectronic Test Structures (ICMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Grenoble, France. pp.68-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2017.7954269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016912v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benali</w:t>
+                <w:t xml:space="preserve">Optimization of ZnO nanocomopsites for dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium R: Organic solar cells including polymers, dyes or perovskites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Iwan, F. Caballero Briones, M. Petrus, T. Fukuda, Sep 2016, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489057v1</w:t>
+                <w:t xml:space="preserve">hal-02072280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Panicco</w:t>
+                <w:t xml:space="preserve">High performance CMOS FDSOI devices activated at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSIT.2016.7573407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072267v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Mechanisms and Physical Properties of Al-doped ZnO Nanowires by Chemical Bath Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier National Nanofils Semiconducteurs 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016935v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance CMOS FDSOI devices activated at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mathieu</w:t>
+                <w:t xml:space="preserve">Opto-electrical simulations of tandem solar cells based on III-V nanowires on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium on VLSI Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730659v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Mechanisms and Physical Properties of Al-doped ZnO Nanowires by Chemical Bath Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fares Chouchane</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium C Nano-Engineering of Materials and Interfaces: design, synthesis and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Illiberi, C. Detavernier, D. Barreca, F. Roozeboom, M. Van Bael, T. Anthopoulos, Sep 2016, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">Atelier National Nanofils Semiconducteurs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016936v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New access resistance extraction methodology for 14nm FD-SOI technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical simulation of absorption in tandem solar cells based on III-V nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maryasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Microelectronic Test Structures (ICMTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Photovoltaic Technical Conference (PVTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959130v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ZnO nanocomopsites for dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New access resistance extraction methodology for 14nm FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 E-MRS Fall Meeting: Symposium R: Organic solar cells including polymers, dyes or perovskites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Conference on Microelectronic Test Structures (ICMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.70-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072280v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 1T1R test vehicle for RRAM nanosecond-range switching-time resolution and reliability assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of short-channel effects on velocity overshoot in MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437059⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.521-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959140v1</w:t>
+                <w:t xml:space="preserve">hal-02049733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of OxRAM variability from low to high resistance state using a stochastic trap assisted tunneling-based resistor network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Advanced 1T1R test vehicle for RRAM nanosecond-range switching-time resolution and reliability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Candelier</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Molas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063789⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Integrated Reliability Workshop (IIRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, South Lake Tahoe, CA, United States. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IIRW.2015.7437059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959186v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of OxRAM-based synapses variability on convolutional neural networks performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Q. Rafhay</w:t>
+                <w:t xml:space="preserve">Modeling of OxRAM variability from low to high resistance state using a stochastic trap assisted tunneling-based resistor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH´15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180611⟩</w:t>
+              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01839851v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Trigate-On-Insulator MOSFET aspect ratio with MASTAR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the impact of OxRAM-based synapses variability on convolutional neural networks performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324759⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH´15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. pp.193-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959154v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01839851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS roadmap analysis from the perspective of III-V technology using MASTAR</w:t>
+                <w:t xml:space="preserve">Optimization of Trigate-On-Insulator MOSFET aspect ratio with MASTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Silicon Nanoelectronics Workshop (SNW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.242-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049782v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of short-channel effects on velocity overshoot in MOSFET</w:t>
+                <w:t xml:space="preserve">CMOS roadmap analysis from the perspective of III-V technology using MASTAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Silicon Nanoelectronics Workshop (SNW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Kyoto, Japan. pp.115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049733v1</w:t>
+                <w:t xml:space="preserve">hal-02049782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical absorption and physical properties of ZnO/CdTe core shell nanowire arrays for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gamrat</w:t>
+                <w:t xml:space="preserve">Jerôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01839848v1</w:t>
+                <w:t xml:space="preserve">hal-02016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variability-tolerant Convolutional Neural Network for Pattern Recognition applications based on OxRAM synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gamrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.28.4.1-28.4.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959276v1</w:t>
+                <w:t xml:space="preserve">cea-01839848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of quantum modulation of the inversion charge in the MOSFET subthreshold regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+              <w:t xml:space="preserve">2014 ESSDERC - 44th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venice, Italy. pp.286-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959286v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption and physical properties of ZnO/CdTe core shell nanowire arrays for solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an efficient extremely thin absorber solar cell based on ZnO nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Michallon</w:t>
+                <w:t xml:space="preserve">Federico Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Garnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Jérome Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 E-MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.1084-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2014.6925103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016994v1</w:t>
+                <w:t xml:space="preserve">hal-01959286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the impact of source/drain regions on short channel effects in MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutta T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pananakakis G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Int. Conference on Ultimate Integration on Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Warwick, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14504,623 +14504,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of the short channel effects increase in III-V nMOSFET technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New parameter extraction method based on split C-V for FDSOI MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Akkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fenouillet-Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959380v1</w:t>
+                <w:t xml:space="preserve">hal-01959345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDSOI devices: A solution to achieve low junction leakage with low temperature processes (≤ 650°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sklenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Batude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Previtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULIS.2012.6193384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et caractérisation de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parameter extraction method based on split C-V for FDSOI MOSFETs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Origins of the short channel effects increase in III-V nMOSFET technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 13th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2012.6343372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959345v1</w:t>
+                <w:t xml:space="preserve">hal-01959380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved extraction of GIDL in FDSOI devices for proper junction quality analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Batude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Romanjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Proceedings of the European Solid-State Device Research Conference (ESSDERC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. </w:t>
@@ -15158,90 +15158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of gate current injection in embedded non-volatile flash memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Garetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15286,588 +15286,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming efficiency and drain disturb trade-off in embedded Non Volatile Memories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark Space, Quantum Capacitance and Inversion Capacitance in Si, Ge, GaAs and In0.53Ga0.47As nMOS Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Rafhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coignus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pananakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Computational Electronics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Glasgow, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604566v1</w:t>
+                <w:t xml:space="preserve">hal-00604652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">Programming efficiency and drain disturb trade-off in embedded Non Volatile Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, saint malo, France. p. 137-142 ISBN 2-9522395-3-3</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Computational Electronics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807396v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in low temperature (&amp;#60;625°C) FDSOI devices down to 30nm gate length</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Batude</w:t>
+                <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Cassé</w:t>
+                <w:t xml:space="preserve">F. Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 VLSI Technology, System and Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, saint malo, France. p. 137-142 ISBN 2-9522395-3-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959359v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Space, Quantum Capacitance and Inversion Capacitance in Si, Ge, GaAs and In0.53Ga0.47As nMOS Capacitors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvements in low temperature (&amp;#60;625°C) FDSOI devices down to 30nm gate length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Batude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 VLSI Technology, System and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hsinchu, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-TSA.2012.6210171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604652v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la compréhension du transport quasi ballistique dans les composants MOS avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nanoélectronique, Atelier, De la réalité et de l'intérêt du transport balistique dans les composants nanoélectroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15905,77 +15905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accuracy of Current TCAD Hot Carrier Injection Models for the Simulation of Degradation Phenomena in Nanoscale Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16142,90 +16142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations of the Ion-Ioff Performances of Nano nMOSFETs with Alternative Channels Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EUROSOI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, EUROSOI, France. pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16250,90 +16250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-to-Drain vs. Band-to-Band Tunneling in Ultra-Scaled DG nMOSFETs with Alternative Channel Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Conference on Solid State Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16358,103 +16358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives du Formalisme Dérive Diffusion en Régime Quasi Ballistique pour la Modélisation Analytique des Composants MOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pananakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Nano, Journées " Simulation et Caractérisation "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, GRENOBLE, France. pp.XX</w:t>
@@ -16515,103 +16515,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of resistance fluctuations in ReRAM: physical origin, temporal dependence and impact on memory reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Reganaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Minguet Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRPS 2023 (IEEE International Reliability Physics Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Monterey, Californie, United States. 2023, </w:t>
@@ -16649,64 +16649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16787,90 +16787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM studies of textured La2NiO4+δ thin films, a Mixed Ionic-Electronic conductor for resistive memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaasjan Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
@@ -16899,51 +16899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light trapping and physical properties of ZnO / CdTe core shell nanowire arrays for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17050,77 +17050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS2014-fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17177,90 +17177,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytic Modeling for Hot Carriers in Electron Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17315,64 +17315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and Hole Mobility in Semiconductor Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. by J.G. Webster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2014, </w:t>
@@ -17410,77 +17410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of End of the Roadmap nMOSFET with Alternative Channel Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,64 +17576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, élaboration et caractérisation de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17722,51 +17722,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nano nMOSFETs with alternative channel materials in the fully and quasi ballistic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rafhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17962,51 +17962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233;o Vibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Duboz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202501183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wulles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372636v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mayrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114363" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Seron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3221556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16114346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haendler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wulles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balraj Arunachalam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3185671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Esmanhotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ait Abdelkader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108320" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200323" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Bragado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B402WQD6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Zaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iellina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dornel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XF8P87G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iellina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florian Beug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Duuren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Duane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472759" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413836" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Beucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS55420.2023.10094087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bricalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arunachalam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405211" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Castro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oliveau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300693" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klassjan Maas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R. Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123848" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959074v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049316" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066510v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caicedo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072369v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016935v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072280v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959376v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabone" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193384" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807271v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044183" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Garetto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976874" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604566v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2012.6210171" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04169237v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959239v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08994-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372636v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mayrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rafhay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114363" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amad&#233;o Vibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Duboz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202501183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Wulles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Franco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Albouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477525400127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wulles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Seron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3221556" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dabertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.107199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16114346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haendler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152734" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03707409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Minguet Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dampfhoffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reganaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108327" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Torregrosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balraj Arunachalam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3185671" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Esmanhotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ait Abdelkader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100753" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Scheer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gergaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105731" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5128554" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaasjan Maas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villepreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tc03972d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Salas-Colera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio- Zuazo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201909942" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2985766" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Beylier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2945996" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321345v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rafhay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beylier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfaro Robayo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Molas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2911661" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Appert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959103v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Maryasin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panicco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Henry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.06.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80QCL2LR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Garbin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azzaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1HM8MTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hiblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2406116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2015.2444653" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hiblot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.06.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGTCF6HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gamrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2440102" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2388788" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacord" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akbal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVGKGS5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akbal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2368395" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959261v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2014.3206" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.07.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06046JG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZH92L17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sklenard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin-Bragado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B402WQD6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Akkez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFMWT46-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Zaka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iellina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959351v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiqin Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Batude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2011.5757994" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dornel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garetto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2011.05.017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XF8P87G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iellina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florian Beug" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Duuren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Duane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pananakakis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsormpatzoglou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimitriadis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957720v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pananakakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472759" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF57520.2023.10472748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haendler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45741.2023.10413836" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Beucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS55420.2023.10094087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccolboni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bricalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMW52921.2022.9779293" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arunachalam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS46558.2021.9405211" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743034v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oliveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300693" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Castro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemouchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC47697.2020.9515625" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Fonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szelag" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amalberg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2019.8926115" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274432v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2019.8720483" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884201v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klassjan Maas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rubio-Zuazo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R. Castro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743133v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123848" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04884238v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884142v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050364v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alfaro Robayo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nail" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sassine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Nodin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2018.8403856" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaffuri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049316" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959085v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049318" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981253v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaffuri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981232v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016912v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagdzevicius" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Micout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapras" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268484" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01525266v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Micout" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cass&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coignus" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2017.8066612" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016920v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarunas Bagdzevicius" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Caicedo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071024v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066510v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2017.8309220" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072369v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parize" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071013v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Henry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2017.7954269" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072280v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01730659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cass&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSIT.2016.7573407" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016936v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016935v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489057v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maryasin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michallon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476177" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182061" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nguyen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cagli" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Persico" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIRW.2015.7437059" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959186v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeannot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063789" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839851v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garbin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bichler" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180611" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaben" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324759" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016994v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Michallon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Garnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839848v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gamrat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047126" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948816" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959286v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Passerini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925103" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutta T." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pananakakis G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2013.6523493" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959345v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2012.6343372" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959376v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Previtali" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabone" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2012.6193384" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807271v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bsiesy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Romanjek" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Royer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2011.6044183" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959411v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Garetto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Manceau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2011.5976874" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604652v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604566v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-TSA.2012.6210171" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603838v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604191v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391924v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148261v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04169237v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48203.2023.10117882" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Michallon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Renet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918362v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959239v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08994-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047134608X.W3148.pub2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959425v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>