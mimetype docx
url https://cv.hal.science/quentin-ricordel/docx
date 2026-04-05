--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -81,1911 +81,1980 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traité, l'étranger et le domaine de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05579680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ouvrage public par accessoire et la procédure de péril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n° 3, comm. n° 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cachet de la poste et les recours administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n° 2, comm. n° 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intensité du contrôle du juge sur les refus d’admission exceptionnelle au séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des clubs sportifs du fait de leurs supporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 263, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05071889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’intensité du contrôle du juge sur les refus d’admission exceptionnelle au séjour</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cassation, l'inexistence et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 11, comm. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et le devoir de se taire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 35, comm. n° 2232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des compétences en matière de valorisation du domaine privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 74, p. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expédition des affaires courantes et l'extradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.1447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05188213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus d’abrogation dans les contentieux du séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La cassation, l'inexistence et ses conséquences</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cachet de la poste et le délai de recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 11, comm. 33</w:t>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, no 45, comm. no 2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La répartition des compétences en matière de valorisation du domaine privé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports de plaisance et la distinction entre les redevances d'occupation domaniale et pour service rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, comm. n° 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation et le délai raisonnable de jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, no 47, comm. no 2320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique migratoire de l’Union européenne dans le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification des contentieux des étrangers dans la loi du 26 janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 12, comm. n° 2083</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des nomination au Conseil supérieur de la magistrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (comm. n° 2059)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption d'urgence et protection temporaire des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.1547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination des travaux en agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 74, p. 16</w:t>
+              <w:t xml:space="preserve">, 2023, n° 68, p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit et le devoir de se taire</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des délais de recours devant la Commission nationale de l’aménagement commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité de motifs dans l’obligation de quitter le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie du détournement de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6, p. 1043</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The digital administration of foreigners in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Digital Administration &amp; Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret du 7 février 2019, nouvelle manifestation de l’évolution constante de la justice administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 35, comm. n° 2232</w:t>
+              <w:t xml:space="preserve">, 2019, comm. n° 2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...987 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vice-président de la Seconde République, président du Conseil d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286006v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04286024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prokopiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contentieux stratégiques : quelle place du juge dans la cité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.39, 2024, 978-2-7110-3671-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge administratif face à la paresse des parties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Auroy; Constance Lehman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit et les péchés capitaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.203, 2022, 9782-84934-622-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux stratégique et droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contentieux stratégiques : approches sectorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.89, 2021, 978-2-7110-3476-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1995,114 +2064,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la justice administrative dans les contentieux des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Limoges, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LIMO0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03942327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2249,51 +2318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ricordel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prokopiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03942327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05579680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ricordel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prokopiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03942327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>