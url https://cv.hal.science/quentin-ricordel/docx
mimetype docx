--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -115,1338 +115,1338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ouvrage public par accessoire et la procédure de péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 3, comm. n° 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cachet de la poste et les recours administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 2, comm. n° 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le traité, l'étranger et le domaine de la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13, pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05579680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'ouvrage public par accessoire et la procédure de péril</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intensité du contrôle du juge sur les refus d’admission exceptionnelle au séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des clubs sportifs du fait de leurs supporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 263, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cassation, l'inexistence et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 11, comm. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des compétences en matière de valorisation du domaine privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 74, p. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et le devoir de se taire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 3, comm. n° 2018</w:t>
+              <w:t xml:space="preserve">, 2025, n° 35, comm. n° 2232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cachet de la poste et les recours administratifs</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expédition des affaires courantes et l'extradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.1447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05188213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus d’abrogation dans les contentieux du séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cachet de la poste et le délai de recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 2, comm. n° 2014</w:t>
+              <w:t xml:space="preserve">, 2024, no 45, comm. no 2305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intensité du contrôle du juge sur les refus d’admission exceptionnelle au séjour</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique migratoire de l’Union européenne dans le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Le droit et le devoir de se taire</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports de plaisance et la distinction entre les redevances d'occupation domaniale et pour service rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 35, comm. n° 2232</w:t>
+              <w:t xml:space="preserve">, 2024, n° 2, comm. n° 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La répartition des compétences en matière de valorisation du domaine privé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation et le délai raisonnable de jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, no 47, comm. no 2320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification des contentieux des étrangers dans la loi du 26 janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 12, comm. n° 2083</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel des nomination au Conseil supérieur de la magistrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (comm. n° 2059)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption d'urgence et protection temporaire des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.1547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime des délais de recours devant la Commission nationale de l’aménagement commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination des travaux en agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 74, p. 16</w:t>
+              <w:t xml:space="preserve">, 2023, n° 68, p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396399v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04286029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité de motifs dans l’obligation de quitter le territoire</w:t>
               </w:r>
@@ -2318,51 +2318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05579680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ricordel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prokopiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03942327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ricordel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05579680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prokopiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03942327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>