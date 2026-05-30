--- v0 (2026-03-20)
+++ v1 (2026-05-30)
@@ -162,1543 +162,1677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Genotype-Phenotype Analysis in POLR3-Related Disorders</w:t>
+                <w:t xml:space="preserve">DNA methylation signature and clinical delineation of PACS1-related disorder in 24 unreported individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mackenzie A Michell-Robinson</w:t>
+                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Perrier</w:t>
+                <w:t xml:space="preserve">Camille Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gauthier</w:t>
+                <w:t xml:space="preserve">Sadegheh Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Derksen</w:t>
+                <w:t xml:space="preserve">Jean-Luc Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
+                <w:t xml:space="preserve">Mads Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (4), pp.100481. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xhgg.2025.100481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-026-02083-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212266v1</w:t>
+                <w:t xml:space="preserve">hal-05579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AP4B1 hypomorphic variants cause autosomal recessive adult-onset ataxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Genotype-Phenotype Analysis in POLR3-Related Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mackenzie A Michell-Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sabbagh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 272, </w:t>
+              <w:t xml:space="preserve">Human Genetics and Genomics Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (4), pp.100481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-025-12889-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xhgg.2025.100481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903904v1</w:t>
+                <w:t xml:space="preserve">hal-05212266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation episignature for Smith-Magenis and Potocki-Lupski syndromes: a mirror perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AP4B1 hypomorphic variants cause autosomal recessive adult-onset ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselot van der Laan</w:t>
+                <w:t xml:space="preserve">Natalia Hernandez Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Karimi</w:t>
+                <w:t xml:space="preserve">Chloé Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Rooney</w:t>
+                <w:t xml:space="preserve">Clément Hersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariëlle Alders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Brusco</w:t>
+                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-025-01956-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-025-12889-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299478v1</w:t>
+                <w:t xml:space="preserve">hal-04903904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClinFly: an all-in-one method to translate, de-identify, and summarize medical reports in HPO format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation episignature for Smith-Magenis and Potocki-Lupski syndromes: a mirror perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselot van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gauthier</w:t>
+                <w:t xml:space="preserve">Karim Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Willems</w:t>
+                <w:t xml:space="preserve">Kathleen Rooney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+                <w:t xml:space="preserve">Mariëlle Alders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
+                <w:t xml:space="preserve">Alfredo Brusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf145⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-025-01956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355901v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-biological refinement of BCL11B-related disorder and identification of an episignature: A series of 20 unreported individuals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
+                <w:t xml:space="preserve">ClinFly: an all-in-one method to translate, de-identify, and summarize medical reports in HPO format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadegheh Haghshenas</w:t>
+                <w:t xml:space="preserve">Marjolaine Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Piard</w:t>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Trouvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Amiel</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.101007⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04957392v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of DNA methylation signature in the peripheral blood of individuals with history of antenatal exposure to valproic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Clinico-biological refinement of BCL11B-related disorder and identification of an episignature: A series of 20 unreported individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadegheh Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Putoux</w:t>
+                <w:t xml:space="preserve">Chloé Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Reilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raissa Relator</w:t>
+                <w:t xml:space="preserve">Jeanne Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (10), pp.101226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101226⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.101007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2023.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810809v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04957392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of DNA methylation signature in the peripheral blood of individuals with history of antenatal exposure to valproic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegheh Haghshenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ruault</w:t>
+                <w:t xml:space="preserve">Michael A Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Burger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rami Abou Jamra</w:t>
+                <w:t xml:space="preserve">Raissa Relator</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.101226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gim.2024.101226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567616v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined placental mosaicism is a diagnostic pitfall in dystrophinopathies: a clinical report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
+                <w:t xml:space="preserve">Lessons from two series by physicians and caregivers' self‐reported data in DDX3X ‐related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gradels-Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Larrieux</w:t>
+                <w:t xml:space="preserve">Nathalie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Schneider</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Vincent</w:t>
+                <w:t xml:space="preserve">Rami Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-024-01665-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.e2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.2363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650919v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Meier-Gorlin and microcephalic osteodysplastic primordial dwarfism type II clinical features in an individual with CDK5RAP2 primary microcephaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Confined placental mosaicism is a diagnostic pitfall in dystrophinopathies: a clinical report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Larrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Tharreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Cenni</w:t>
+                <w:t xml:space="preserve">Corinne Theze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ruiz-Pallares</w:t>
+                <w:t xml:space="preserve">Marie-Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2023.104733⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-024-01665-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233668v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline Mosaicism in STAT3 : A Pitfall for Genetic Diagnosis, Counseling, and Therapy of Hyper-IgE Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association of Meier-Gorlin and microcephalic osteodysplastic primordial dwarfism type II clinical features in an individual with CDK5RAP2 primary microcephaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Tharreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Cohen</w:t>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mortreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanna Geromel</w:t>
+                <w:t xml:space="preserve">Nathalie Ruiz-Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/derm.2022.0057⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (5), pp.104733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2023.104733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230540v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Germline Mosaicism in STAT3 : A Pitfall for Genetic Diagnosis, Counseling, and Therapy of Hyper-IgE Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Geromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/derm.2022.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A second individual with rhizomelic spondyloepimetaphyseal dysplasia and homozygous variant in GNPNAT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65 (6), pp.104495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmg.2022.104495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1766,51 +1900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56D76E20"/>
+    <w:nsid w:val="F39AC139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1997,51 +2131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sabbagh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4600-5387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276870174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie A Michell-Robinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Perrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Derksen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2025.100481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hernandez Poblete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Angelini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hersent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12889-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot van der Laan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rooney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Alders" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brusco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01956-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf145" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.101007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Reilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Theze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01665-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tharreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104733" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mortreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Geromel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/derm.2022.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Patte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prodhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Janel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2022.104495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sabbagh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4600-5387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276870174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05579472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabbagh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cenni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegheh Haghshenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Alessandri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Bak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-026-02083-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie A Michell-Robinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Derksen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xhgg.2025.100481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hernandez Poblete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Angelini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hersent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-12889-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselot van der Laan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Rooney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#235;lle Alders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Brusco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-025-01956-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gauthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04957392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Piard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trouv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Amiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.101007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Reilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Relator" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2024.101226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04567616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gradels-Hauguel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Abou Jamra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.2363" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Theze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01665-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tharreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruiz-Pallares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2023.104733" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mortreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Geromel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/derm.2022.0057" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alkar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Patte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prodhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Janel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2022.104495" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>