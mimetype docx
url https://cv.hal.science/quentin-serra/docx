--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1393,217 +1393,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier term and Bernstein polynomial collocation method for nonlinear fractional order partial differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cundi Han</w:t>
+                <w:t xml:space="preserve">Approximations and associated quality of mechanical stochastic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Serra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème séminaire Franco-Polonais de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perpignan Via Domitia, May 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105893v1</w:t>
+                <w:t xml:space="preserve">hal-05105880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations and associated quality of mechanical stochastic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fourier term and Bernstein polynomial collocation method for nonlinear fractional order partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cundi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Serra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème séminaire Franco-Polonais de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perpignan Via Domitia, May 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105880v1</w:t>
+                <w:t xml:space="preserve">hal-05105893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling for structural vibrations : a posteriori error estimation</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE30B992"/>
+    <w:nsid w:val="080DBC87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-serra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9479-5590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-024-01682-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lubineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazeille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manescau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Augusto Pescador Sard&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-serra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9479-5590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-024-01682-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lubineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazeille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manescau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Augusto Pescador Sard&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>