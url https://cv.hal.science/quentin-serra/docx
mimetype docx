--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -725,278 +725,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of outdoor wind effects on smoke spreading along a corridor: Physical and sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Accuracy and Robustness Analysis of Geometric Finite Element Model Updating Approach for Material Parameters Identification in Transient Dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Wang</w:t>
+                <w:t xml:space="preserve">Clément Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Manescau</w:t>
+                <w:t xml:space="preserve">Benoit Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.02.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (01), pp.1850084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219876218500846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134030v1</w:t>
+                <w:t xml:space="preserve">hal-02057553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and Robustness Analysis of Geometric Finite Element Model Updating Approach for Material Parameters Identification in Transient Dynamic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of outdoor wind effects on smoke spreading along a corridor: Physical and sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Touzeau</w:t>
+                <w:t xml:space="preserve">B. Manescau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Magnain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Serra</w:t>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (01), pp.1850084. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.332-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219876218500846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057553v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Transfer Approaches to Predict the Vibroacoustic Response of Poroelastic Media</w:t>
               </w:r>
@@ -1393,217 +1393,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations and associated quality of mechanical stochastic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fourier term and Bernstein polynomial collocation method for nonlinear fractional order partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cundi Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Serra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème séminaire Franco-Polonais de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perpignan Via Domitia, May 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105880v1</w:t>
+                <w:t xml:space="preserve">hal-05105893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier term and Bernstein polynomial collocation method for nonlinear fractional order partial differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cundi Han</w:t>
+                <w:t xml:space="preserve">Approximations and associated quality of mechanical stochastic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Serra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème séminaire Franco-Polonais de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perpignan Via Domitia, May 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105893v1</w:t>
+                <w:t xml:space="preserve">hal-05105880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling for structural vibrations : a posteriori error estimation</w:t>
               </w:r>
@@ -1747,217 +1747,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave based condensation method for computing the acoustic efficiency of sound packages submitted to sliding or clamped lateral boundary conditions</w:t>
+                <w:t xml:space="preserve">Performance of a condensation procedure based on projection on propagating waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (sapem 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699540v1</w:t>
+                <w:t xml:space="preserve">hal-01699548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a condensation procedure based on projection on propagating waves</w:t>
+                <w:t xml:space="preserve">A wave based condensation method for computing the acoustic efficiency of sound packages submitted to sliding or clamped lateral boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (sapem 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699548v1</w:t>
+                <w:t xml:space="preserve">hal-01699540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation analysis in porous media via the Wave Finite Element Method</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="080DBC87"/>
+    <w:nsid w:val="94FF48CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2462,51 +2462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-serra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9479-5590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-024-01682-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lubineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazeille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manescau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Augusto Pescador Sard&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-serra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9479-5590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473559v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-024-01682-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lubineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Florentin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2023.107054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Florentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazeille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Touzeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876218500846" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manescau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218396X15500204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.09.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Augusto Pescador Sard&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>