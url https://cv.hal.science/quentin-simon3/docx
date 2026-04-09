--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -3487,548 +3487,548 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design, Fabrication and Characterization of a Miniaturized and Optically Transparent CSRRs-Loaded Antenna Operating in C-Band for a Dual Optical-RF Purpose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Bernard</w:t>
+                <w:t xml:space="preserve">Substrats monocristallins de MgO et d’Al2O3 : impact sur la croissance de couches minces de Ba0,7Sr0,3TiO3 et leurs performances en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097510v1</w:t>
+                <w:t xml:space="preserve">hal-05452308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, fabrication et caractérisation d’une antenne miniaturisée et optiquement transparente chargée de CSRRs, fonctionnant dans la bande C pour une utilisation duale optique et hyperfréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hodoul</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.739-744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173269v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception, fabrication et caractérisation d’une antenne miniaturisée et optiquement transparente chargée de CSRRs, fonctionnant dans la bande C pour une utilisation duale optique et hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Besnier</w:t>
+                <w:t xml:space="preserve">Maxime Hodoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lago</w:t>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Simon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, St-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311920v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">On the Design, Fabrication and Characterization of a Miniaturized and Optically Transparent CSRRs-Loaded Antenna Operating in C-Band for a Dual Optical-RF Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449403v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
+                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
@@ -4046,451 +4046,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452310v1</w:t>
+                <w:t xml:space="preserve">hal-05449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449397v1</w:t>
+                <w:t xml:space="preserve">hal-05452310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of Ba0.7Sr0.3TiO3 thin films on R-plane sapphire: Influence of buffer layers on structural and dielectric properties at microwaves</w:t>
+                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. pp.PS-II-2</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449400v1</w:t>
+                <w:t xml:space="preserve">hal-05449397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable devices based on Ba(1-x)Sr(x)TiO3 thin films: from structural and dielectric characterizations to high-frequency applications</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of Ba0.7Sr0.3TiO3 thin films on R-plane sapphire: Influence of buffer layers on structural and dielectric properties at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. pp.PS-II-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449398v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrats monocristallins de MgO et d’Al2O3 : impact sur la croissance de couches minces de Ba0,7Sr0,3TiO3 et leurs performances en hyperfréquences</w:t>
+                <w:t xml:space="preserve">Reconfigurable devices based on Ba(1-x)Sr(x)TiO3 thin films: from structural and dielectric characterizations to high-frequency applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
@@ -4508,427 +4508,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452308v1</w:t>
+                <w:t xml:space="preserve">hal-05449398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
+                <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
+              <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452292v1</w:t>
+                <w:t xml:space="preserve">hal-05452303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality factor in reverberation chambers: estimation bias and possible corrective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Quenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Quenson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+                <w:t xml:space="preserve">Maël Visdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CEM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Angers, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
+                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O05</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452303v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Transparent and Reconfigurable printed Vivaldi Antenna</w:t>
               </w:r>
@@ -5400,277 +5400,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
+                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
+              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052315v1</w:t>
+                <w:t xml:space="preserve">hal-03026862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
+                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026862v1</w:t>
+                <w:t xml:space="preserve">hal-03052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLD growth of tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
@@ -7034,51 +7034,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
+                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
@@ -7113,1073 +7113,1073 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596652v1</w:t>
+                <w:t xml:space="preserve">hal-00596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à stub agile en fréquence sur film ferroélectrique de KTa0,5Nb0,5O3 et caractérisations diélectriques associées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"17èmes Journées Nationales Microondes" (JNM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.7F-4</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596655v1</w:t>
+                <w:t xml:space="preserve">hal-00596645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
+                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596653v1</w:t>
+                <w:t xml:space="preserve">hal-00596652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial sputtered LaTiO&amp;lt;sub&amp;gt;3+&amp;lt;font face=&amp;quot;Symbol&amp;quot;&amp;gt;d&amp;lt;/font&amp;gt;&amp;lt;/sub&amp;gt; oxide film : structural and dielectric study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ziani</w:t>
+                <w:t xml:space="preserve">Résonateur à stub agile en fréquence sur film ferroélectrique de KTa0,5Nb0,5O3 et caractérisations diélectriques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">"17èmes Journées Nationales Microondes" (JNM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.7F-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606854v1</w:t>
+                <w:t xml:space="preserve">hal-00596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
+                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
+              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606871v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Epitaxial sputtered LaTiO&amp;lt;sub&amp;gt;3+&amp;lt;font face=&amp;quot;Symbol&amp;quot;&amp;gt;d&amp;lt;/font&amp;gt;&amp;lt;/sub&amp;gt; oxide film : structural and dielectric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven-Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596648v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596645v1</w:t>
+                <w:t xml:space="preserve">hal-00606871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491610v1</w:t>
+                <w:t xml:space="preserve">hal-00488517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488517v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
               </w:r>
@@ -8204,51 +8204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8454,51 +8454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8829,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9079,51 +9079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10287,51 +10287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6315BFCC"/>
+    <w:nsid w:val="DB2E82D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10518,51 +10518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-simon3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-4654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139508759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Basov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro-Chavarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barreca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gasparotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maccato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Tondello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-954M14S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyczisk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQTHPBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodoul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999936" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hodoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Julian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tersigni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-simon3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-4654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139508759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Basov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro-Chavarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barreca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gasparotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maccato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Tondello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-954M14S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyczisk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQTHPBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hodoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999936" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Julian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tersigni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>