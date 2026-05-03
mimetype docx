--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -165,3311 +165,3441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the composition and deposition kinetics of RF-sputtered BaTiO3 thin films through working pressure and target-substrate distance adjustments</w:t>
+                <w:t xml:space="preserve">Tilted domain matching epitaxy as an effective strain-relief mechanism in highly mismatched MgO/sapphire heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Clément</w:t>
+                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 833, pp.140836. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 736, pp.166789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2026.166789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449105v1</w:t>
+                <w:t xml:space="preserve">hal-05599336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
+                <w:t xml:space="preserve">Tailoring the composition and deposition kinetics of RF-sputtered BaTiO3 thin films through working pressure and target-substrate distance adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162917⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 833, pp.140836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105449v1</w:t>
+                <w:t xml:space="preserve">hal-05449105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of NiTiO3 polymorphs on silicon substrates by radio frequency sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Chettab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 669, pp.160381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160381⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 696, pp.162917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600416v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Beam Width and Beam Direction Electronic Control of Transparent and Compact Vivaldi Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of NiTiO3 polymorphs on silicon substrates by radio frequency sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Cherif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saber Dakhli</w:t>
+                <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13137878⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 669, pp.160381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192458v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation Beam Width and Beam Direction Electronic Control of Transparent and Compact Vivaldi Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delorme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Saber Dakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (13), pp.7878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13137878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052381v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability investigation in the BaTiO3-CaTiO3-BaZrO3 phase diagram using a refined combinatorial thin film approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
+                <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11091082⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 695, pp.178807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391541v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Epitaxy of Tetragonal Tungsten Bronze K-Ta-Nb-O Nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability investigation in the BaTiO3-CaTiO3-BaZrO3 phase diagram using a refined combinatorial thin film approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01501⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings11091082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797038v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Epitaxy of Tetragonal Tungsten Bronze K-Ta-Nb-O Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gouttefangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.2356-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482183v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Waroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.154341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964878v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of polycrystalline Pr4Ni3O10 thin films for intermediate temperature solid oxide fuel cell cathode by radio frequency magnetron co-sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 693, pp.137705. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137705⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 714, pp.138384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382170v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme dielectric non-linearities at the convergence point in Ba1-xCaxTi1-xZrxO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of polycrystalline Pr4Ni3O10 thin films for intermediate temperature solid oxide fuel cell cathode by radio frequency magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Payan</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhei Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poveda</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 747, pp.366-373. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 693, pp.137705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753849v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple synthesis and characterization of vertically aligned Ba0.7Sr0.3TiO3 –CoFe2O4 multiferroic nanocomposites from CoFe2 nanopillar arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme dielectric non-linearities at the convergence point in Ba1-xCaxTi1-xZrxO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Basov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Castro-Chavarria</w:t>
+                <w:t xml:space="preserve">P. Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa9016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 747, pp.366-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734809v1</w:t>
+                <w:t xml:space="preserve">hal-01753849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability, dielectric, and piezoelectric properties of Ba(1−x)CaxTi(1−y)ZryO3 ferroelectric thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daumont</w:t>
+                <w:t xml:space="preserve">Simple synthesis and characterization of vertically aligned Ba0.7Sr0.3TiO3 –CoFe2O4 multiferroic nanocomposites from CoFe2 nanopillar arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Basov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Mouellic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">Christopher Castro-Chavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (9), 094107 (8 p.). </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (47), pp.475707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4942924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa9016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309603v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited GeTe-rich GeTe-Sb2Te3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability, dielectric, and piezoelectric properties of Ba(1−x)CaxTi(1−y)ZryO3 ferroelectric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouška</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Erwan Le Mouellic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (9), 094107 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326290v1</w:t>
+                <w:t xml:space="preserve">hal-01309603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed laser deposited GeTe-rich GeTe-Sb2Te3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ait Aissa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), 26552 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293135v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069143v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving high thermal conductivity from AlN films deposited by high-power impulse magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ait Aissa</w:t>
+                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Petit</w:t>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355303⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057144v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN high electron mobility transistors on silicon substrates with MBE/PVD AlN seed layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving high thermal conductivity from AlN films deposited by high-power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aimeric Courville</w:t>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (355303), J. Phys. D: Appl. Phys. 47 355303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966112v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+                <w:t xml:space="preserve">GaN high electron mobility transistors on silicon substrates with MBE/PVD AlN seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeric Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm401018k⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3-4), pp.498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016757v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuO/ZnO Nanocomposite Gas Sensors Developed by a Plasma-Assisted Route</w:t>
+                <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Barreca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Tondello</w:t>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201101062⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (14), pp.2793−2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm401018k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01838849v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg diffusion in K(Ta0.65Nb0.35)O3 thin films grown on MgO evidenced by Auger electron spectroscopy investigation</w:t>
+                <w:t xml:space="preserve">CuO/ZnO Nanocomposite Gas Sensors Developed by a Plasma-Assisted Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Wyczisk</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Barreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Maccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Tondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.06.041⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (9), pp.2342 - 2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201101062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822288v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable microwave stub resonator on ferroelectric KTa0.5Nb0.5O3 thin film</w:t>
+                <w:t xml:space="preserve">Mg diffusion in K(Ta0.65Nb0.35)O3 thin films grown on MgO evidenced by Auger electron spectroscopy investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wyczisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (9), pp.092904 - 092904-3. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 257 (22), pp.9485-9489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3626040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2011.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618923v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN Ferroelectrics-based Tunable Phase-Shifter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly tunable microwave stub resonator on ferroelectric KTa0.5Nb0.5O3 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.25104⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (9), pp.092904 - 092904-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3626040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472468v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">KTN Ferroelectrics-based Tunable Phase-Shifter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (5), pp.1148-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.25104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reduction of microwave dielectric losses in KTa1−xNbxO3 thin films by MgO-doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiffamen Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 517 (20), pp.5940-5942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3479,1512 +3609,1512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrats monocristallins de MgO et d’Al2O3 : impact sur la croissance de couches minces de Ba0,7Sr0,3TiO3 et leurs performances en hyperfréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">On the Design, Fabrication and Characterization of a Miniaturized and Optically Transparent CSRRs-Loaded Antenna Operating in C-Band for a Dual Optical-RF Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452308v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lago</w:t>
+                <w:t xml:space="preserve">Conception, fabrication et caractérisation d’une antenne miniaturisée et optiquement transparente chargée de CSRRs, fonctionnant dans la bande C pour une utilisation duale optique et hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hodoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Simon</w:t>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Castel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, St-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311920v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, fabrication et caractérisation d’une antenne miniaturisée et optiquement transparente chargée de CSRRs, fonctionnant dans la bande C pour une utilisation duale optique et hyperfréquence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Méric</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Quenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.739-744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173269v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design, Fabrication and Characterization of a Miniaturized and Optically Transparent CSRRs-Loaded Antenna Operating in C-Band for a Dual Optical-RF Purpose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Bernard</w:t>
+                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097510v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449403v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
+                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452310v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of Ba0.7Sr0.3TiO3 thin films on R-plane sapphire: Influence of buffer layers on structural and dielectric properties at microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. pp.PS-II-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449397v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of Ba0.7Sr0.3TiO3 thin films on R-plane sapphire: Influence of buffer layers on structural and dielectric properties at microwaves</w:t>
+                <w:t xml:space="preserve">Reconfigurable devices based on Ba(1-x)Sr(x)TiO3 thin films: from structural and dielectric characterizations to high-frequency applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Lebarbé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. pp.PS-II-2</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449400v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable devices based on Ba(1-x)Sr(x)TiO3 thin films: from structural and dielectric characterizations to high-frequency applications</w:t>
+                <w:t xml:space="preserve">Substrats monocristallins de MgO et d’Al2O3 : impact sur la croissance de couches minces de Ba0,7Sr0,3TiO3 et leurs performances en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449398v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
+                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O05</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452303v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality factor in reverberation chambers: estimation bias and possible corrective action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Visdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CEM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Angers, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
+                <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
+              <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452292v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Transparent and Reconfigurable printed Vivaldi Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,5062 +5123,5062 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches minces de BaTiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2023 “17èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours, France. pp. 134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures and thin films of tetragonal tungsten bronze complex oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Waroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2022 “15th International Ceramics Congress”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobates ferroelectric thin films: i/ growth and characterization of perovskite and TTB phases in the K-Na-Nb-O system; ii/ potential of application in high frequency miniature tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWMP 2021 “6th edition of the International Workshop of Materials Physics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Magulere, Russia. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026862v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
+              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052315v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLD growth of tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting “European Material Research Society”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large (GeTe)(Sb2Te3) ratio phase change memory thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Pechev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Fiber Lasers and Glass Photonics - Materials through Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite ferroelectric oxides thin films for high frequency agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Waroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WODIM 2014 "18ème Workshop on Dielectrics in Microelectronics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of AlN thin films at low temperature by magnetron sputtering technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2013, Symposium J - Semiconductor nanostructures towards electronic and optoelectronic device applications IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric oxide thin films for high frequency agile devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, AUTRANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'épaisseur et de la localisation des films de KTN sur les performances d'un résonateur hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID25 (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques diélectriques et performances en hyperfréquences de films minces ferroélectriques de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID26 (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Résonateur à stub agile en fréquence sur film ferroélectrique de KTa0,5Nb0,5O3 et caractérisations diélectriques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">"17èmes Journées Nationales Microondes" (JNM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.7F-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596648v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596645v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596652v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à stub agile en fréquence sur film ferroélectrique de KTa0,5Nb0,5O3 et caractérisations diélectriques associées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Epitaxial sputtered LaTiO&amp;lt;sub&amp;gt;3+&amp;lt;font face=&amp;quot;Symbol&amp;quot;&amp;gt;d&amp;lt;/font&amp;gt;&amp;lt;/sub&amp;gt; oxide film : structural and dielectric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven-Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"17èmes Journées Nationales Microondes" (JNM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.7F-4</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596655v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596653v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial sputtered LaTiO&amp;lt;sub&amp;gt;3+&amp;lt;font face=&amp;quot;Symbol&amp;quot;&amp;gt;d&amp;lt;/font&amp;gt;&amp;lt;/sub&amp;gt; oxide film : structural and dielectric study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2011</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606854v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606871v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488517v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491610v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540610v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488521v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488526v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Fevbrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des performances d'un résonateur à stub par microgravure localisée de films minces de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvements of KTN ferroelectric thin films for microwave tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e European Microwave Conference - EuMC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Députier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SFM2 (Société Française de Métallurgie et de Matériaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage de couches minces ferroélectriques de KTa_1-x Nb_x O_3 : contribution à la diminution des pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009 : 16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une couche tampon de KNbO_3 dans les dispositifs accordables à base de couches minces ferroélectriques de KTa_1-x Nb_x O_3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009 : 16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance épitaxiale de couches minces de KTa1-xNbxO3 (KTN) par voie chimique en solution pour des dispositifs agiles en hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches minces de KTaxNb1-xO3 par méthode des précurseurs polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Couches Minces Ferroélectriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10058,168 +10188,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave dielectric properties of PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Tersigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Microwave Materials and their Applications (MMA2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France, France. Proceedings of MMA 2025, p 66, Proceedings of MMA 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10287,51 +10417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB2E82D0"/>
+    <w:nsid w:val="24603F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10518,51 +10648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-simon3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-4654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139508759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Basov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro-Chavarria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barreca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gasparotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maccato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Tondello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-954M14S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyczisk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQTHPBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hodoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999936" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596655v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Julian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tersigni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-simon3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-4654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139508759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Basov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro-Chavarria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barreca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gasparotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maccato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Tondello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-954M14S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyczisk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQTHPBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097510v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodoul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hodoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Julian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tersigni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>