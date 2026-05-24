--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2331,441 +2331,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving high thermal conductivity from AlN films deposited by high-power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (355303), J. Phys. D: Appl. Phys. 47 355303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069143v1</w:t>
+                <w:t xml:space="preserve">hal-01057144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving high thermal conductivity from AlN films deposited by high-power impulse magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ait Aissa</w:t>
+                <w:t xml:space="preserve">GaN high electron mobility transistors on silicon substrates with MBE/PVD AlN seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Petit</w:t>
+                <w:t xml:space="preserve">Magdalena Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeric Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355303⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3-4), pp.498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201300453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057144v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN high electron mobility transistors on silicon substrates with MBE/PVD AlN seed layers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss reduction technique in ferroelectric tunable devices by laser micro-etching. Application to a CPW stub resonator in X-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Nemoz</w:t>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimeric Courville</w:t>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201300453⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (12), pp.4166-4170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2360846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966112v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
               </w:r>
@@ -3190,90 +3190,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly tunable microwave stub resonator on ferroelectric KTa0.5Nb0.5O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (9), pp.092904 - 092904-3. </w:t>
@@ -3617,632 +3617,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design, Fabrication and Characterization of a Miniaturized and Optically Transparent CSRRs-Loaded Antenna Operating in C-Band for a Dual Optical-RF Purpose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Bernard</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France. pp. 32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097510v1</w:t>
+                <w:t xml:space="preserve">hal-05452310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, fabrication et caractérisation d’une antenne miniaturisée et optiquement transparente chargée de CSRRs, fonctionnant dans la bande C pour une utilisation duale optique et hyperfréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Bernard</w:t>
+                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173269v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased Estimation of Reverberation Chamber Quality Factor Using Frequency Sweep Only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Symposium on Electromagnetic Compatibility – EMC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.739-744, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMCEurope61644.2025.11176271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and dielectric characterizations of Ce-doped Ba0.7Sr0.3TiO3 thin films for microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">Conception, fabrication et caractérisation d’une antenne miniaturisée et optiquement transparente chargée de CSRRs, fonctionnant dans la bande C pour une utilisation duale optique et hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hodoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2025 “13th Microwave Materials and their Applications conference”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France. p. 57</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449403v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale et hyperfréquence de couches minces de Ba0,7Sr0,3TiO3 dopées Ce déposées par pulvérisation cathodique radiofréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">On the Design, Fabrication and Characterization of a Miniaturized and Optically Transparent CSRRs-Loaded Antenna Operating in C-Band for a Dual Optical-RF Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hodoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2025 “18èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452310v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
               </w:r>
@@ -4684,273 +4684,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+                <w:t xml:space="preserve">Quality factor in reverberation chambers: estimation bias and possible corrective action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Visdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
+              <w:t xml:space="preserve">Workshop CEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Angers, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452292v1</w:t>
+                <w:t xml:space="preserve">hal-05452306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality factor in reverberation chambers: estimation bias and possible corrective action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Quenson</w:t>
+                <w:t xml:space="preserve">Exploring the impact of thickness on epitaxial growth: a comparative study of (001) oriented CeO2 thin films on R-plane sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CEM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Angers, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI “Epitaxie des oxydes et des semiconducteurs” sous l’égide du GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452306v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de couches minces de Ba0,7Sr0,3TiO3 par pulvérisation cathodique radiofréquence en vue d’une intégration dans des dispositifs hyperfréquences reconfigurables</w:t>
               </w:r>
@@ -6164,57 +6164,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,124 +6222,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
+              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878188v1</w:t>
+                <w:t xml:space="preserve">hal-00878227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable stub resonator on ferroelectric thin film and study of the ferroelectric layer confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ''Oxydes fonctionnels pour l'intégration en micro- et nano- électronique''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, AUTRANS, France. 1 page</w:t>
@@ -6414,57 +6414,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated ferroelectric tunable stub resonators with low loss in X-band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Confined ferroelectric KTN film for low loss microwave coplanar resonator with a large frequency tunability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,94 +6472,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2013 "2nd International Symposium on Inorganic and Environmental Materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France. pp.48</w:t>
+              <w:t xml:space="preserve">3rd Workshop NIMS - Université de Rennes 1 ''Materials and Sustainable development : Issues and Challenges of the 21st century''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France. p.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878227v1</w:t>
+                <w:t xml:space="preserve">hal-00878188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of AlN thin films at low temperature by magnetron sputtering technique</w:t>
               </w:r>
@@ -6795,103 +6795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of frequency-agile CPW resonators on thin film ferroelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation, EUCAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. A18-2: Reconfigurable Antennas II (4 pp.)</w:t>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'épaisseur et de la localisation des films de KTN sur les performances d'un résonateur hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,51 +6972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France. ID25 (4 p.)</w:t>
@@ -7045,51 +7045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques diélectriques et performances en hyperfréquences de films minces ferroélectriques de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7170,51 +7170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur à stub agile en fréquence sur film ferroélectrique de KTa0,5Nb0,5O3 et caractérisations diélectriques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ferroelectric film thickness on the performances of a tunable stub resonator in X-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7420,90 +7420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss reduction on tunable stub resonator after laser micro-etching of ferroelectric layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
@@ -7670,51 +7670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable stub resonators on KTa0.5Nb0.5O3 (KTN) films: impact of the thickness and localization of KTN on the device performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2011 "European Meeting on Ferroelectricity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.7B-3O</w:t>
@@ -7808,51 +7808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thickness of pulsed laser deposited KTa0.5Nb0.5O3 ferroelectric films on frequency tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7920,51 +7920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of KTa0.5Nb0.5O3 ferroelectric thin films at microwaves and their application to highly-tunable resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,293 +8039,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491610v1</w:t>
+                <w:t xml:space="preserve">hal-00488794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Corredores</w:t>
+                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevbrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540610v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of KTa1-xNbxO3 ferroelectric thin films properties: contribution to tunable microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8334,762 +8334,762 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+                <w:t xml:space="preserve">Laser micro-etching of ferroelectric layers for insertion loss reduction of tunable resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">JNTE 10 "Journées Nationales sur les Technologies Emergentes en micro-nanofabication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ecole Polytechnique, PALAISEAU, France. pp.We-E8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488521v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">comparaison de couches minces ferroélectriques KTA0,65NB0,35O3 déposées par voie chimique et ablation laser : Influence sur les réponses hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488526v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croissance de couches minces de KTA1-xNBxO3 par spin-coating pour des applications hyperfrequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488517v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTN-based ferroelectric ghin films and multilayers grown by pulsed laser deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+                <w:t xml:space="preserve">Amélioration des performances de dispositifs accordables à base de couches minces ferroélectriques de KTA1-xNBxO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Le Fevbrier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619135v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of KTa0.65Nb0.35O3 ferroelectric thin films deposited by chemical solution and pulsed laser: impact on microwave responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+                <w:t xml:space="preserve">Laser processing on KTN thin films for tunable micro-electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Spring Meeting "European Material Research Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488794v1</w:t>
+                <w:t xml:space="preserve">hal-00491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des performances d'un résonateur à stub par microgravure localisée de films minces de KTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Corredores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9097,51 +9097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.07-3</w:t>
@@ -9209,51 +9209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9289,152 +9289,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437210v1</w:t>
+                <w:t xml:space="preserve">hal-00436618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissances de couches minces de KTN par ablation laser pulsée : influence de dopants sur la structure et les propriétés diélectriques</w:t>
               </w:r>
@@ -9539,152 +9539,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs agiles à base de couches minces ferroélectriques de KTN sous fort champ électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of doping on pulsed laser-deposited KTN thin films : structural, microstructural and microwave dielectric characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6F-5 Session Affiche</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436618v1</w:t>
+                <w:t xml:space="preserve">hal-00437210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage de couches minces ferroélectriques de KTa_1-x Nb_x O_3 : contribution à la diminution des pertes diélectriques</w:t>
               </w:r>
@@ -9709,51 +9709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noham Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10417,51 +10417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24603F3B"/>
+    <w:nsid w:val="9C229980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10648,51 +10648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-simon3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-4654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139508759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Basov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro-Chavarria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barreca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gasparotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maccato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Tondello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-954M14S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyczisk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQTHPBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097510v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodoul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hodoul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Julian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tersigni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-simon3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3670-4654" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139508759" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebarb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2026.166789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140836" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Dakhli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13137878" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391541v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poveda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11091082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouttefangeas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gardes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.03.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Basov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Castro-Chavarria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Mouellic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942924" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966112v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Chmielowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201300453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN809SPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Corredores" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2360846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barreca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gasparotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maccato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Tondello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201101062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-954M14S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyczisk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.06.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQTHPBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00472468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yan Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiffamen Houndonougbo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGH5MPF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Castel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope61644.2025.11176271" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hodoul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodoul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999936" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quenson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Visdeloup" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lago" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto Ram&#237;rez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ollivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ciss&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bensalem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevbrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488793v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540610v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;putier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488959v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Peng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Julian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tersigni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>