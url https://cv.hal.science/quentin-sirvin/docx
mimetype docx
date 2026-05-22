--- v0 (2026-04-05)
+++ v1 (2026-05-22)
@@ -1306,256 +1306,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas permeability of thermoplastic films at low temperature: effect of glass transition and crystallinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Durand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696551v1</w:t>
+                <w:t xml:space="preserve">hal-04167316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Gas permeability of thermoplastic films at low temperature: effect of glass transition and crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM21 - the 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167316v1</w:t>
+                <w:t xml:space="preserve">hal-04696551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166161v1</w:t>
@@ -1805,77 +1805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of semi-crystalline microstructure on hydrogen permeability of poly(ether-ketone-ketone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd international conference on composite materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2465,51 +2465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C88AE84"/>
+    <w:nsid w:val="84630097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sirvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0547-5278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231677324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-6470-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sirvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0547-5278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231677324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-6470-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05004906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07737-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05285649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avegnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sirvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149092" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04601530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyin Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03659709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalush" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ecochard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Choquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04696551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04166161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04751274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336579v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>