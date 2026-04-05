--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1844,779 +1844,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04727361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mächtige Grabenköpfe: Abschluss der Ausgrabungen im Eingangsbereich der Heuneburg-Außensiedlung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neue Ausgrabungen in der Befestigungsanlage Althayingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022</w:t>
+              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727183v1</w:t>
+                <w:t xml:space="preserve">halshs-04727198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Ausgrabungen in der Befestigungsanlage Althayingen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En Allemagne, le territoire de la Heuneburg se révèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.17-19</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727198v1</w:t>
+                <w:t xml:space="preserve">halshs-04313493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Allemagne, le territoire de la Heuneburg se révèle</w:t>
+                <w:t xml:space="preserve">Forschungen im Umland des frühkeltischen Machtzentrums Heuneburg: Die ländliche Siedlung von Langenenslingen-Emerfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 617, pp.58-65</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022, pp.127-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04313493v1</w:t>
+                <w:t xml:space="preserve">halshs-04727208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forschungen im Umland des frühkeltischen Machtzentrums Heuneburg: Die ländliche Siedlung von Langenenslingen-Emerfeld</w:t>
+                <w:t xml:space="preserve">Frühkeltische Befestigungsanlage Althayingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022, pp.127-129</w:t>
+              <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727208v1</w:t>
+                <w:t xml:space="preserve">halshs-04727221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frühkeltische Befestigungsanlage Althayingen</w:t>
+                <w:t xml:space="preserve">Weitere Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Puster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Trixl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.50-51</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022, pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727221v1</w:t>
+                <w:t xml:space="preserve">halshs-04727231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitere Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
+                <w:t xml:space="preserve">La Heuneburg et au-delà – Poursuite des fouilles autour du site de hauteur du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Trixl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727231v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Heuneburg et au-delà – Poursuite des fouilles autour du site de hauteur du premier âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mächtige Grabenköpfe: Abschluss der Ausgrabungen im Eingangsbereich der Heuneburg-Außensiedlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leif Hansen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04461081v1</w:t>
+                <w:t xml:space="preserve">halshs-04727183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Forschungsgrabungen in der Heuneburg-Außensiedlung</w:t>
               </w:r>
@@ -2933,900 +2933,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitere Grabungen an der Alte Burg bei Langenenslingen</w:t>
+                <w:t xml:space="preserve">Siedlungsarchäologie im Umland der Heuneburg: Bussen - Emerfeld - Außensiedlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sueur</w:t>
+                <w:t xml:space="preserve">Ralf Hartmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2020, pp.150-152</w:t>
+              <w:t xml:space="preserve">, 2021, 2020, pp.146-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03944880v1</w:t>
+                <w:t xml:space="preserve">halshs-03944869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siedlungsarchäologie im Umland der Heuneburg: Bussen - Emerfeld - Außensiedlung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leif Hansen</w:t>
+                <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Hartmayer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944869v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03499679v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Mustaţă, The Roman Metal Vessels from Dacia Porolissensis. Patrimonium Archaeologicum Transylvanicum 12. Mega Publishing House, Cluj-Napoca 2017. ISBN 978-606-543-843-9. 374 pages with 26 figures, four graphs, and 106 plates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85274⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 98, pp.380-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03941621v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mustaţă, The Roman Metal Vessels from Dacia Porolissensis. Patrimonium Archaeologicum Transylvanicum 12. Mega Publishing House, Cluj-Napoca 2017. ISBN 978-606-543-843-9. 374 pages with 26 figures, four graphs, and 106 plates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.380-383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85356⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2020 (98), pp.193-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03941679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+                <w:t xml:space="preserve">Die Heuneburg. Ein herausragendes frühkeltisches Machtzentrum in Oberschwaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blätter des Schwäbischen Albvereins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168803v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Heuneburg. Ein herausragendes frühkeltisches Machtzentrum in Oberschwaben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Heuneburg (Allemagne/Bade-Wurtemberg) : peuplement et paysage durant la période du Hallstatt et le début de La Tène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blätter des Schwäbischen Albvereins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944855v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Heuneburg (Allemagne/Bade-Wurtemberg) : peuplement et paysage durant la période du Hallstatt et le début de La Tène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weitere Grabungen an der Alte Burg bei Langenenslingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.17-20</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282732v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Great meals of beef and iron and steel”: Late La Tène metal vessels in northern Gaul</w:t>
               </w:r>
@@ -4595,223 +4595,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heuneburg: supply networks and sphere of influence around the protohistoric hillfort</w:t>
+                <w:t xml:space="preserve">A network of hillforts around the Heuneburg during the Early Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.351-364, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magdalene College, pp.95-97, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04304238v1</w:t>
+                <w:t xml:space="preserve">hal-04461279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network of hillforts around the Heuneburg during the Early Iron Age</w:t>
+                <w:t xml:space="preserve">Heuneburg: Settlement and cultural landscape development during the Hallstatt and Early La Tène periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
@@ -4833,93 +4769,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Magdalene College, pp.95-97, 2023</w:t>
+              <w:t xml:space="preserve">, Magdalene College, pp.92-94, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461279v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuneburg: Settlement and cultural landscape development during the Hallstatt and Early La Tène periods</w:t>
+                <w:t xml:space="preserve">Producer sites: rural settlements around the Heuneburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
@@ -4941,220 +4877,284 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Magdalene College, pp.92-94, 2023</w:t>
+              <w:t xml:space="preserve">, Magdalene College, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461272v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer sites: rural settlements around the Heuneburg</w:t>
+                <w:t xml:space="preserve">The Heuneburg: supply networks and sphere of influence around the protohistoric hillfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magdalene College, 2023</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351-364, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461285v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Heuneburg réévaluée : nouvelles fouilles et découvertes (2000-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fernandez-Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86050086"/>
+    <w:nsid w:val="15915076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8461-420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228948320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/177153061336819202485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000465175493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.P210-8822-2017-33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tarpini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandtst&#228;tter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Puster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2024.4.113677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Heimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dakmaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pickartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85356" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Massart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Petrovszky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ebinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana5.9782356133823.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/188-la-vaisselle-metallique-de-gaule-septentrionale-a-la-veille-de-la-conquete-typologie-fonction-et-diffusion-9782355180774.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8461-420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228948320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/177153061336819202485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000465175493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.P210-8822-2017-33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tarpini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandtst&#228;tter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Puster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2024.4.113677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Heimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dakmaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pickartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Massart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Petrovszky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ebinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana5.9782356133823.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/188-la-vaisselle-metallique-de-gaule-septentrionale-a-la-veille-de-la-conquete-typologie-fonction-et-diffusion-9782355180774.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>