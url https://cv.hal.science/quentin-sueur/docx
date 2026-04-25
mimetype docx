--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1844,1021 +1844,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04727361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Ausgrabungen in der Befestigungsanlage Althayingen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katalin Puster</w:t>
+                <w:t xml:space="preserve">Mächtige Grabenköpfe: Abschluss der Ausgrabungen im Eingangsbereich der Heuneburg-Außensiedlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leif Hansen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.17-19</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727198v1</w:t>
+                <w:t xml:space="preserve">halshs-04727183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Allemagne, le territoire de la Heuneburg se révèle</w:t>
+                <w:t xml:space="preserve">Forschungen im Umland des frühkeltischen Machtzentrums Heuneburg: Die ländliche Siedlung von Langenenslingen-Emerfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 617, pp.58-65</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022, pp.127-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04313493v1</w:t>
+                <w:t xml:space="preserve">halshs-04727208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forschungen im Umland des frühkeltischen Machtzentrums Heuneburg: Die ländliche Siedlung von Langenenslingen-Emerfeld</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neue Ausgrabungen in der Befestigungsanlage Althayingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022, pp.127-129</w:t>
+              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727208v1</w:t>
+                <w:t xml:space="preserve">halshs-04727198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frühkeltische Befestigungsanlage Althayingen</w:t>
+                <w:t xml:space="preserve">En Allemagne, le territoire de la Heuneburg se révèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.50-51</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727221v1</w:t>
+                <w:t xml:space="preserve">halshs-04313493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitere Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
+                <w:t xml:space="preserve">Frühkeltische Befestigungsanlage Althayingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Puster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Trixl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022, pp.118-122</w:t>
+              <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04727231v1</w:t>
+                <w:t xml:space="preserve">halshs-04727221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Heuneburg et au-delà – Poursuite des fouilles autour du site de hauteur du premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Weitere Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Trixl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022, pp.118-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461081v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mächtige Grabenköpfe: Abschluss der Ausgrabungen im Eingangsbereich der Heuneburg-Außensiedlung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Heuneburg et au-delà – Poursuite des fouilles autour du site de hauteur du premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727183v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Forschungsgrabungen in der Heuneburg-Außensiedlung</w:t>
+                <w:t xml:space="preserve">Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021, pp.163-167</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04313445v1</w:t>
+                <w:t xml:space="preserve">halshs-04313432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
+                <w:t xml:space="preserve">Neue Forschungsgrabungen in der Heuneburg-Außensiedlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 2021, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04313432v1</w:t>
+                <w:t xml:space="preserve">halshs-04313445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelten, so weit das Auge reicht</w:t>
               </w:r>
@@ -2933,900 +2933,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siedlungsarchäologie im Umland der Heuneburg: Bussen - Emerfeld - Außensiedlung</w:t>
+                <w:t xml:space="preserve">Weitere Grabungen an der Alte Burg bei Langenenslingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ralf Hartmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2020, pp.146-150</w:t>
+              <w:t xml:space="preserve">, 2021, 2020, pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03944869v1</w:t>
+                <w:t xml:space="preserve">halshs-03944880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mustaţă, The Roman Metal Vessels from Dacia Porolissensis. Patrimonium Archaeologicum Transylvanicum 12. Mega Publishing House, Cluj-Napoca 2017. ISBN 978-606-543-843-9. 374 pages with 26 figures, four graphs, and 106 plates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Siedlungsarchäologie im Umland der Heuneburg: Bussen - Emerfeld - Außensiedlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hartmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.146-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85356⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03941679v1</w:t>
+                <w:t xml:space="preserve">halshs-03944869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Mustaţă, The Roman Metal Vessels from Dacia Porolissensis. Patrimonium Archaeologicum Transylvanicum 12. Mega Publishing House, Cluj-Napoca 2017. ISBN 978-606-543-843-9. 374 pages with 26 figures, four graphs, and 106 plates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2020 (98), pp.193-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 98, pp.380-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05168803v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Heuneburg. Ein herausragendes frühkeltisches Machtzentrum in Oberschwaben</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leif Hansen</w:t>
+                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dirk Krausse</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blätter des Schwäbischen Albvereins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (98), pp.193-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944855v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Heuneburg (Allemagne/Bade-Wurtemberg) : peuplement et paysage durant la période du Hallstatt et le début de La Tène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Die Heuneburg. Ein herausragendes frühkeltisches Machtzentrum in Oberschwaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.17-20</w:t>
+              <w:t xml:space="preserve">Blätter des Schwäbischen Albvereins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282732v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitere Grabungen an der Alte Burg bei Langenenslingen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Heuneburg (Allemagne/Bade-Wurtemberg) : peuplement et paysage durant la période du Hallstatt et le début de La Tène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2020, pp.150-152</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944880v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Great meals of beef and iron and steel”: Late La Tène metal vessels in northern Gaul</w:t>
               </w:r>
@@ -4595,151 +4595,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network of hillforts around the Heuneburg during the Early Iron Age</w:t>
+                <w:t xml:space="preserve">The Heuneburg: supply networks and sphere of influence around the protohistoric hillfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magdalene College, pp.95-97, 2023</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351-364, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461279v1</w:t>
+                <w:t xml:space="preserve">halshs-04304238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuneburg: Settlement and cultural landscape development during the Hallstatt and Early La Tène periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4781,81 +4845,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magdalene College, pp.92-94, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer sites: rural settlements around the Heuneburg</w:t>
+                <w:t xml:space="preserve">A network of hillforts around the Heuneburg during the Early Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
@@ -4877,470 +4941,406 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Magdalene College, 2023</w:t>
+              <w:t xml:space="preserve">, Magdalene College, pp.95-97, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461285v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heuneburg: supply networks and sphere of influence around the protohistoric hillfort</w:t>
+                <w:t xml:space="preserve">Producer sites: rural settlements around the Heuneburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.351-364, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magdalene College, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04304238v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Heuneburg réévaluée : nouvelles fouilles et découvertes (2000-2016)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ebinger</w:t>
+                <w:t xml:space="preserve">Un manche ajouré à décor émaillé sur l’oppidum d’Amboise (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Fernandez-Götz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des objets et des hommes : études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions Mergoil, pp.855-864, 2021, 978-2-35518-109-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03945542v1</w:t>
+                <w:t xml:space="preserve">halshs-04007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un manche ajouré à décor émaillé sur l’oppidum d’Amboise (37)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Heuneburg réévaluée : nouvelles fouilles et découvertes (2000-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fernandez-Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes : études offertes à Michel Feugère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.133-150, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana5.9782356133823.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04007837v1</w:t>
+                <w:t xml:space="preserve">halshs-03945542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5519,51 +5519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15915076"/>
+    <w:nsid w:val="C6F2FBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8461-420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228948320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/177153061336819202485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000465175493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.P210-8822-2017-33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tarpini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandtst&#228;tter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Puster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2024.4.113677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Heimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dakmaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pickartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Massart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Petrovszky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ebinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana5.9782356133823.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/188-la-vaisselle-metallique-de-gaule-septentrionale-a-la-veille-de-la-conquete-typologie-fonction-et-diffusion-9782355180774.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8461-420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228948320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/177153061336819202485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000465175493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.P210-8822-2017-33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tarpini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandtst&#228;tter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Puster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2024.4.113677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Heimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dakmaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pickartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85356" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Massart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Petrovszky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ebinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana5.9782356133823.8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/188-la-vaisselle-metallique-de-gaule-septentrionale-a-la-veille-de-la-conquete-typologie-fonction-et-diffusion-9782355180774.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>