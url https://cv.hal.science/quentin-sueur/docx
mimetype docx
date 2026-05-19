--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quentin Sueur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé de recherche Landesamt für Denkmalpflege in Baden-Württemberg</w:t>
+        <w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter (collaborateur scientifique) Landesamt für Denkmalpflege in Baden-Württemberg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">177153061336819202485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=nTVwnRYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000465175493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,467 +251,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographie et analyses métallographiques d’un poêlon – Sinsheim-Dühren : entre Gaule et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie BERTHON, Antoine CAZIN, Mélanie DEMAREST, Émilie DUBREUCQ, Pauline PETIT, Aurélie RAFFIN, Oct 2023, Caen, France. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux fantastiques de La Mailleraye-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Olmer; Benjamin Girard; Réjane Roure, May 2022, Aix-en-Provence, France. pp.451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04727446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal vessels in Northern Gaul: acculturation or exoticism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility and Exchange across Borders: Exploring Social Processes in Europe during the First Millennium BCE – Theoretical and Methodological Approaches - XVIII UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Veronica Ciccolani, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallgefäße der jüngeren Latènezeit als Zeugnisse kulturellen Wandels in Nordgallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationales Symposium zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Koch, Apr 2018, Otzenhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Metallgeschirr in Nordgallien am Vorabend der römischen Eroberung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tagung Roman Networks in the West II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steve Bödecker, Eva Cott, Marion Brüggler, Eckhard-Deschler-Erb, Martin Grünewald, Sabine Hornung, Jennifer Morscheiser, Petra Tutlies, Jun 2018, Krefeld, Germany. pp.155-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaisselle métallique en Gaule Belgique à la veille de la Conquête: répartition spatiale et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinarité et nouvelles approches dans les recherches sur l'âge du Fer. Interdisciplinarity and New Approaches in the Research of the Iron Age.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bibracte (France), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.P210-8822-2017-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -700,3744 +721,3744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets du Galgenberg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forschungen in der späthallstattzeitlichen Befestigungsanlage von Althayingen bei Indelhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Brandtstätter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.489-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ak.2024.4.113677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544935v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05343507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forschungen in der späthallstattzeitlichen Befestigungsanlage von Althayingen bei Indelhausen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les secrets du Galgenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 647, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05343507v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freilegung und Bergung einer 2600 Jahre alten Grabkammer in Riedlingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024, pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausgrabungen im Bereich eines Grabhügels der älteren Eisenzeit in Riedlingen „Hochgericht“</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">„Die Rinkenburg“ von der Bronzezeit bis ins Mittelalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Dakmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023, pp.116-119</w:t>
+              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727266v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Ausgrabungen im (vermuteten) Torbereich der Befestigungsanlage Althayingen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Auf dem Weg zu den Alpen – ein Opferplatz der Bronze- und älteren Eisenzeit im „Laubbacher Holz“ bei Ostrach-Laubbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.13-15</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023, pp.113-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727416v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Die Rinkenburg“ von der Bronzezeit bis ins Mittelalter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Überraschende Entdeckungen in der Befestigungsanlage „Rinkenburg“ bei Ravensburg-Schmalegg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Dakmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Pickartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.16-17</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023, pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727386v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auf dem Weg zu den Alpen – ein Opferplatz der Bronze- und älteren Eisenzeit im „Laubbacher Holz“ bei Ostrach-Laubbach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Neue Ausgrabungen im (vermuteten) Torbereich der Befestigungsanlage Althayingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Brandstätter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023, pp.113-115</w:t>
+              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727272v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Überraschende Entdeckungen in der Befestigungsanlage „Rinkenburg“ bei Ravensburg-Schmalegg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ausgrabungen im Bereich eines Grabhügels der älteren Eisenzeit in Riedlingen „Hochgericht“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2023, pp.200-203</w:t>
+              <w:t xml:space="preserve">, 2024, 2023, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727399v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Vorabend der Entstehung der Heuneburg – eine ländliche Siedlung auf der Schwäbischen Alb in Langenenslingen-Emerfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2023, pp.122-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04727292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Ausgrabungen im (vermuteten) Torbereich der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Brandstätter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2023, pp.120-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04727361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mächtige Grabenköpfe: Abschluss der Ausgrabungen im Eingangsbereich der Heuneburg-Außensiedlung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frühkeltische Befestigungsanlage Althayingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022</w:t>
+              <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727183v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forschungen im Umland des frühkeltischen Machtzentrums Heuneburg: Die ländliche Siedlung von Langenenslingen-Emerfeld</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Neue Ausgrabungen in der Befestigungsanlage Althayingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Puster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022, pp.127-129</w:t>
+              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727208v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Ausgrabungen in der Befestigungsanlage Althayingen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">En Allemagne, le territoire de la Heuneburg se révèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungsblatt der Gesellschaft für Archäologie in Württemberg und Hohenzollern e.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.17-19</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617, pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727198v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04313493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Allemagne, le territoire de la Heuneburg se révèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forschungen im Umland des frühkeltischen Machtzentrums Heuneburg: Die ländliche Siedlung von Langenenslingen-Emerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 617, pp.58-65</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022, pp.127-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04313493v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frühkeltische Befestigungsanlage Althayingen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Weitere Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Puster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Trixl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.50-51</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022, pp.118-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727221v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitere Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La Heuneburg et au-delà – Poursuite des fouilles autour du site de hauteur du premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04727231v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Heuneburg et au-delà – Poursuite des fouilles autour du site de hauteur du premier âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mächtige Grabenköpfe: Abschluss der Ausgrabungen im Eingangsbereich der Heuneburg-Außensiedlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Heimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461081v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04727183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausgrabungen in der Befestigungsanlage von Althayingen bei Indelhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Puster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neue Forschungsgrabungen in der Heuneburg-Außensiedlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Heimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelten, so weit das Auge reicht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie in Deutschland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weitere Grabungen an der Alte Burg bei Langenenslingen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richardt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944880v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
+              <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03499679v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Siedlungsarchäologie im Umland der Heuneburg: Bussen - Emerfeld - Außensiedlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hartmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.146-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03941621v1</w:t>
+                <w:t xml:space="preserve">halshs-03944869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siedlungsarchäologie im Umland der Heuneburg: Bussen - Emerfeld - Außensiedlung</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Silvia Mustaţă, The Roman Metal Vessels from Dacia Porolissensis. Patrimonium Archaeologicum Transylvanicum 12. Mega Publishing House, Cluj-Napoca 2017. ISBN 978-606-543-843-9. 374 pages with 26 figures, four graphs, and 106 plates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.380-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03944869v1</w:t>
+                <w:t xml:space="preserve">halshs-03941679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Mustaţă, The Roman Metal Vessels from Dacia Porolissensis. Patrimonium Archaeologicum Transylvanicum 12. Mega Publishing House, Cluj-Napoca 2017. ISBN 978-606-543-843-9. 374 pages with 26 figures, four graphs, and 106 plates.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.380-383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85356⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2020 (98), pp.193-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03941679v1</w:t>
+                <w:t xml:space="preserve">hal-05168803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Die Heuneburg. Ein herausragendes frühkeltisches Machtzentrum in Oberschwaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blätter des Schwäbischen Albvereins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168803v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Heuneburg. Ein herausragendes frühkeltisches Machtzentrum in Oberschwaben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Heuneburg (Allemagne/Bade-Wurtemberg) : peuplement et paysage durant la période du Hallstatt et le début de La Tène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blätter des Schwäbischen Albvereins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944855v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Heuneburg (Allemagne/Bade-Wurtemberg) : peuplement et paysage durant la période du Hallstatt et le début de La Tène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Weitere Grabungen an der Alte Burg bei Langenenslingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Tarpini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39, pp.17-20</w:t>
+              <w:t xml:space="preserve">Archäologische Ausgrabungen in Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282732v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Great meals of beef and iron and steel”: Late La Tène metal vessels in northern Gaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Later Prehistoric Finds Group Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Metallgeschirr und das Banket als Zeugnisse der Romanisierung in der Gallia Belgica (2.-1. Jh. v. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02011289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Bronzepfanne aus dem Prunkgrab von Sinsheim-Dühren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundberichte aus Baden-Württemberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaisselle métallique dans le nord de la Gaule comme marqueur de la romanisation aux IIe et Ier siècles avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaisselle métallique en Gaule Belgique à la veille de la Conquête : répartition spatiale et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les seaux en bois à cerclages métalliques de La Tène finale et du début de la période romaine. Observations techniques et typologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du bassin ovale en bronze de Val-de-Reuil &amp;quot;Chemin aux Errants&amp;quot; (Eure) : bassines ovales et bassins doubles dans le provinces romaines septentrionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chaudron de Lingenfeld (D, Rheinland-Pfalz) : identification de caractéristiques techniques et stylistiques communes à la visselle de bronze de La Tène finale en Gaule Belgique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Petrovszky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4447,416 +4468,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indelhausen Althayingen. Discovery of an Early Iron Age Hillfort North of the Influence Area of the Heuneburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Puster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Genechesi; Lionel Pernet; Sylvie Barrier; Matthieu Demierre; Denis Genequand; Thierry Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et son cortège. Réflexions sur les conflits et leur impact sur les cultures des âges du fer. Actes du 47</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Lausanne, 18-20 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-339, 2025, Collection Afeaf (7), 978-9567407-6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Heuneburg: supply networks and sphere of influence around the protohistoric hillfort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A network of hillforts around the Heuneburg during the Early Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.351-364, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magdalene College, pp.95-97, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04304238v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuneburg: Settlement and cultural landscape development during the Hallstatt and Early La Tène periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magdalene College, pp.92-94, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4875,583 +4832,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network of hillforts around the Heuneburg during the Early Iron Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Producer sites: rural settlements around the Heuneburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Krausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Magdalene College, pp.95-97, 2023</w:t>
+              <w:t xml:space="preserve">, Magdalene College, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461279v1</w:t>
+                <w:t xml:space="preserve">hal-04461285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer sites: rural settlements around the Heuneburg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Heuneburg: supply networks and sphere of influence around the protohistoric hillfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Tarpini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Krausse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jonas Abele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Personality and Legacy of Fox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magdalene College, 2023</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351-364, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461285v1</w:t>
+                <w:t xml:space="preserve">halshs-04304238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un manche ajouré à décor émaillé sur l’oppidum d’Amboise (37)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La Heuneburg réévaluée : nouvelles fouilles et découvertes (2000-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Krausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fernandez-Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes : études offertes à Michel Feugère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions, pp.133-150, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana5.9782356133823.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04007837v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03945542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Heuneburg réévaluée : nouvelles fouilles et découvertes (2000-2016)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un manche ajouré à décor émaillé sur l’oppidum d’Amboise (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des objets et des hommes : études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions Mergoil, pp.855-864, 2021, 978-2-35518-109-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03945542v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaisselle métallique de Gaule septentrionale à la veille de la conquête : typologie, fonction et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, 2018, Monographies Instrumentum, 9782355180774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01830352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5519,51 +5540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6F2FBAB"/>
+    <w:nsid w:val="4C33214A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +5771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8461-420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228948320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/177153061336819202485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000465175493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.P210-8822-2017-33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tarpini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandtst&#228;tter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Puster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2024.4.113677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Heimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dakmaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pickartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85356" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Massart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Petrovszky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ebinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana5.9782356133823.8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/188-la-vaisselle-metallique-de-gaule-septentrionale-a-la-veille-de-la-conquete-typologie-fonction-et-diffusion-9782355180774.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/quentin-sueur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8461-420X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228948320" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/177153061336819202485" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nTVwnRYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000465175493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.P210-8822-2017-33" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandtst&#228;tter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Puster" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2024.4.113677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tarpini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Heimann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Dakmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Pickartz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1985" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hartmayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richardt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Massart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Petrovszky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ebinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945542v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fernandez-G&#246;tz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana5.9782356133823.8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/188-la-vaisselle-metallique-de-gaule-septentrionale-a-la-veille-de-la-conquete-typologie-fonction-et-diffusion-9782355180774.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>