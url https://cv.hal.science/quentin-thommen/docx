--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -231,278 +231,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation algorithm for isotope-based dynamic flux analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular Environment and Phenotypic Heterogeneity: How Data-Driven Modeling Finds the Smoking Gun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Courtade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pfeuty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2022.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), pp.6536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23126536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012821v1</w:t>
+                <w:t xml:space="preserve">hal-04277969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Environment and Phenotypic Heterogeneity: How Data-Driven Modeling Finds the Smoking Gun</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic simulation algorithm for isotope-based dynamic flux analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeuty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (12), pp.6536. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.100 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23126536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2022.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277969v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned regulation of stress priming and thermotolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pfeuty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -549,51 +549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein level variability determines phenotypic heterogeneity in proteotoxic stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -601,51 +601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,51 +718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1034,51 +1034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal titration model of the mammalian dynamical heat shock response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2555,235 +2555,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference in a driven washboard potential</w:t>
+                <w:t xml:space="preserve">Atomic motion in tilted optical lattices: an analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zehnlé</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zehnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/1.1757446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4266/6/7/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012817v1</w:t>
+                <w:t xml:space="preserve">hal-00012587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic motion in tilted optical lattices: an analytical approach</w:t>
+                <w:t xml:space="preserve">Quantum interference in a driven washboard potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Zehnle</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zehnlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.301. </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1464-4266/6/7/007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/1.1757446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012587v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical chaos with Bose-Einstein condensates in tilted optical lattices</w:t>
               </w:r>
@@ -4076,51 +4076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeuty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2022.11.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126536" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.01.27.428215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02989210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pruvost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simiuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.14.382911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darka Labavi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ladjimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.06.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Siv&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/13/6/066008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine, Bijoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687504v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkui Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.09.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Romano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.050701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani Tahri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJR2XK5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08666.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043403" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.04.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449974v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000990" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001803" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.96.053601" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1757446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zehnle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/6/7/007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.210405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.013416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.053406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliya Coulibaly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeuty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurbain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Courtade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126536" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2022.11.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.01.27.428215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02989210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pruvost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simiuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.14.382911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darka Labavi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ladjimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.06.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Siv&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/13/6/066008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schatt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine, Bijoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687504v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkui Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.09.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Romano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.050701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani Tahri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJR2XK5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08666.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043403" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.04.043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449974v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000990" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mandel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.001803" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.96.053601" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zehnle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/6/7/007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1757446" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.210405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.013416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012618v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.053406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ran&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliya Coulibaly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>