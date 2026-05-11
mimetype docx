--- v0 (2026-03-05)
+++ v1 (2026-05-11)
@@ -1101,51 +1101,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.120-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
@@ -3658,383 +3658,516 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report of activities : New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier Innovation Ouverte : Note à l’attention de Carole Caranta, directrice générale déléguée à la science et à l’innovation Compte rendu d’activité du groupe et propositions pour la future feuille de route «Innovation ouverte » de la stratégie #INRAE2030; Synthèse du Séminaire Innovation Ouverte Inrae, 7 et 8 avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Revelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative et sémantique de la littérature scientifique liée à l'« innovation ouverte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UMR Agronomie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019 — synthèse d’1 an d’observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,65 +4180,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d’Innovation Territorial Grandes Cultures en Auvergne. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4252,51 +4385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00845-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite de Sainte Agathe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00845-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite de Sainte Agathe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>