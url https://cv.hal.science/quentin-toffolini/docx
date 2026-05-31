--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t>
+                <w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Legrand</w:t>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Squividant</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arsinée André</w:t>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876422v1</w:t>
+                <w:t xml:space="preserve">hal-04187826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+                <w:t xml:space="preserve">Arsinée André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187826v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm experimentation practices and associated farmer-researcher relationships: a systematic literature review</w:t>
               </w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,247 +1776,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t>
+                <w:t xml:space="preserve">Agroecosystem Living Labs as spaces for gradually creating systemic synergies between innovation paths at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
+                <w:t xml:space="preserve">Adèle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marianne Cerf; Quentin Toffolini; Jeanne Cadiou; Thibault Lefeuvre, Aug 2025, Palaiseau (France), France</w:t>
+              <w:t xml:space="preserve">International Forum of Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Agriculture and Agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269775v1</w:t>
+                <w:t xml:space="preserve">hal-05326692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecosystem Living Labs as spaces for gradually creating systemic synergies between innovation paths at different scales</w:t>
+                <w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Marsault</w:t>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Novak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Agroecosystem Living Labs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Agriculture and Agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianne Cerf; Quentin Toffolini; Jeanne Cadiou; Thibault Lefeuvre, Aug 2025, Palaiseau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326692v1</w:t>
+                <w:t xml:space="preserve">hal-05269775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge generation routes for diversification</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop for Farming System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marrackech, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2788,77 +2788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3711,64 +3711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of activities : New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3975,77 +3975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Revelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4385,51 +4385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00845-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite de Sainte Agathe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; de Sainte Agathe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104623" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00845-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pernel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0340-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Marsault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite de Sainte Agathe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276163v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03153193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>