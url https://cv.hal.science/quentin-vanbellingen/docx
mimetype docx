--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -641,364 +641,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Distribution of Acetaminophen and Its Metabolites in Rats, from the Whole-Body to Isolated Organ Levels, by Matrix-Assisted Laser Desorption/Ionization Mass Spectrometry Imaging after On-Tissue Chemical Derivatization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendrimers Functionalized with Palladium Complexes of N-, N,N-, and N,N,N-Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vanbellingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Merdas</w:t>
+                <w:t xml:space="preserve">Paul Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lagarrigue</w:t>
+                <w:t xml:space="preserve">Anaïs Coinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Umbdenstock</w:t>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lhumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dartiguelongue</w:t>
+                <w:t xml:space="preserve">Regis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c02487⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (8), pp.2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26082333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368218v1</w:t>
+                <w:t xml:space="preserve">hal-03275902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimers Functionalized with Palladium Complexes of N-, N,N-, and N,N,N-Ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vanbellingen</w:t>
+                <w:t xml:space="preserve">Study of the Distribution of Acetaminophen and Its Metabolites in Rats, from the Whole-Body to Isolated Organ Levels, by Matrix-Assisted Laser Desorption/Ionization Mass Spectrometry Imaging after On-Tissue Chemical Derivatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Merdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Servin</w:t>
+                <w:t xml:space="preserve">Mélanie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Coinaud</w:t>
+                <w:t xml:space="preserve">Thierry Umbdenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">Antoine Lhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Laurent</w:t>
+                <w:t xml:space="preserve">Françoise Dartiguelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (8), pp.2333. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (39), pp.13242-13250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26082333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c02487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275902v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-tissue chemical derivatization reagents for matrix-assisted laser desorption/ionization mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Merdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vanbellingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Umbdenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berrara-Adame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ochs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Herrera-Durigneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesh-Himmelreich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesch-Himmelreich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#246;mpp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Merdas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Umbdenstock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhumeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dartiguelongue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c02487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Servin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coinaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Violante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Nuffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Quatredeniers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pirkl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zakel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0684-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Della-Negra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Eller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7210" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berrara-Adame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ochs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Herrera-Durigneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesh-Himmelreich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesch-Himmelreich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#246;mpp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Servin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coinaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26082333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Merdas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Umbdenstock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhumeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dartiguelongue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c02487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Violante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Nuffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Quatredeniers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pirkl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zakel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c02815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0684-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Della-Negra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Eller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7210" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01278744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>