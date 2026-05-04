--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -297,389 +297,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domus PC2&amp;quot;, In: V. Guichard, Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse. [Rapport de recherche], p. 193-207</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Defer</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Scavone</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2020</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Vol. 2, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878251v1</w:t>
+                <w:t xml:space="preserve">hal-02507483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère). Projet scientifique 2020-2022. Rapport annuel 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La domus PC2&amp;quot;, In: V. Guichard, Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray : Synthèse. [Rapport de recherche], p. 193-207</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Verriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02507473v1</w:t>
+                <w:t xml:space="preserve">hal-03878251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR La confluence Saône-Doubs à l'âge du Fer (Vie s. av. J.-C. au Ier siècle de notre ère). Projet scientifique 2020-2022. Rapport annuel 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Vol. 2, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Vol 1, UMR 6249 Chrono-environnement; UMR 5608 TRACES; Université de Franche-Comté (UFC). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507483v1</w:t>
+                <w:t xml:space="preserve">hal-02507473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier métallurgique aux abords de la terrasse PC15. In : Rapport intermédiaire 2018 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, Synthèse, Centre archéologique européen de recherche de BIBRACTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -749,51 +749,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1115,138 +1115,346 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.5173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspectus: a flexible collaborative tool for 3D data exploitation in the field of archaeology and cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Verriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.21934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspectus: A Flexible Collaboration Tool for Multimodal and Multiscalar 3D Data Exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Verriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.150-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14434/sdh.v2i2.24446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,51 +1473,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1319,133 +1527,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et science ouverte, de la théorie à la mise en œuvre de protocoles de gestion des informations archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Week en Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dat@UBFC; Institut agro Dijon; Service commun de la documentation de l'université de Bourgogne; Service commun de la documentation de l'université de Franche-Comté; Maison des sciences de l'homme et de l'environnement; Maison des sciences de l'homme de Dijon; Presses universitaires de Franche-Comté; Éditions universitaires de Dijon, Nov 2024, Belfort, Besançon et Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un guide de bonne pratique pour la photogrammétrie en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1474,377 +1682,377 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480772v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levé orthophotographique par photogrammétrie appliqué au patrimoine archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Verriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tomasinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Franche-Comté, ArchéoPoche (1), 116 p., 2023, Annales littéraires, série : Environnement, société et archéologie, 978-2-84867-957-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.50613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationaliser les pratiques numériques en archéologie : l'exemple des chantiers de fouilles de Bibracte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Bourgogne Franche-Comté, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UBFCH035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-04607376v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04546650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau type d’architecture publique ? Le complexe monumental de PC 15 à Bibracte et les bâtiments sur cour de la fin de l’âge du Fer en Gaule interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hantrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,88 +2065,88 @@
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.489-508, 2018, Archéologie &amp; Culture, 978-2-7535-7442-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2085,51 +2293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Defer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Scavone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomasinelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2022.1969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Martini-Picot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480772v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04546650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCH035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.50613" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Defer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Scavone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomasinelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2022.1969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Martini-Picot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vurpillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v2i2.24446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gautron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480772v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.50613" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04546650v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCH035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>