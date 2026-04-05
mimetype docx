--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -4738,454 +4738,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
+                <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport de la première campagne du programme triennal 2020-2022. 2 volumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Basset</w:t>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+                <w:t xml:space="preserve">Anne Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benichou</w:t>
+                <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Sandra Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955757v1</w:t>
+                <w:t xml:space="preserve">halshs-03593193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t>
+                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Jonvel</w:t>
+                <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221336v1</w:t>
+                <w:t xml:space="preserve">hal-03955757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport de la première campagne du programme triennal 2020-2022. 2 volumes.</w:t>
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Martinez</w:t>
+                <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gagne</w:t>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chabert</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2021</w:t>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03593193v1</w:t>
+                <w:t xml:space="preserve">hal-03221336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie Préventive Amiens Métropole. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5342,51 +5342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ymeray « Mont Sion » parcelles Est (Eure-et-Loir, Centre - Val de Loire) : une nappe de vestiges du Néolithique final et du début de l'âge du Bronze, un possible bâtiment médiéval et une zone de fosses et fosses-silos potentiellement médiévale. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bapst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,465 +5681,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainville « Pointe à Godeau » 1 et 2 (Eure-et-Loir, Centre - Val de Loire) : de nombreuses perturbations végétales et quelques vestiges anthropiques diachroniques. Rapport de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
+                <w:t xml:space="preserve">Nogent-Le-Roi &amp;quot;La Butte du Bois de Chandres&amp;quot; (Eure-et-Loir). Anthropisation d'un éperon du Néolithique moyen à l'époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Douard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Louis</w:t>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Sorel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.131</w:t>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d’Eure-et-Loir - Service d'archéologie préventive. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961207v1</w:t>
+                <w:t xml:space="preserve">hal-03966520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2017. Rapport de fouille archéologique programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Sainville « Pointe à Godeau » 1 et 2 (Eure-et-Loir, Centre - Val de Loire) : de nombreuses perturbations végétales et quelques vestiges anthropiques diachroniques. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Coutin</w:t>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2018</w:t>
+                <w:t xml:space="preserve">Yoann Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194596v1</w:t>
+                <w:t xml:space="preserve">hal-03961207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrou « La Brunetière Sud » (Eure-et-Loir, Centre - Val de Loire) : des perturbations végétales et quelques vestiges anthropiques attestés aux époques moderne / contemporaine. Rapport de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2017. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.86</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961210v1</w:t>
+                <w:t xml:space="preserve">hal-04194596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nogent-Le-Roi &amp;quot;La Butte du Bois de Chandres&amp;quot; (Eure-et-Loir). Anthropisation d'un éperon du Néolithique moyen à l'époque médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+                <w:t xml:space="preserve">Arrou « La Brunetière Sud » (Eure-et-Loir, Centre - Val de Loire) : des perturbations végétales et quelques vestiges anthropiques attestés aux époques moderne / contemporaine. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monchablon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03966520v1</w:t>
+                <w:t xml:space="preserve">hal-03961210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thivars « La Sente aux Ânes » (Eure-et-Loir, Centre - Val de Loire) : une occupation ouverte du Hallstatt final / La Tène A, une petite zone funéraire de La Tène finale et un chemin médiéval. Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -6717,51 +6717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecroere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leconte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ball" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1534716" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Loredo Cecilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944715v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Fencke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9q5q-7x82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisir Al Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Sauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Besson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecroere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leconte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ball" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1534716" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Loredo Cecilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944715v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Fencke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9q5q-7x82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisir Al Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Sauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Besson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>