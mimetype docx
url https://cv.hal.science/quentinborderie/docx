--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1307,295 +1307,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage géoarchéologique de collectivité</w:t>
+                <w:t xml:space="preserve">Early Middle Ages Houses of Gien (France) from the Inside: Geoarchaeology and Archaeobotany of 9th–11th c. Floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Bos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Leconte</w:t>
+                <w:t xml:space="preserve">Terry Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Banerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Bizri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.4749⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1534716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03555289v1</w:t>
+                <w:t xml:space="preserve">hal-01960041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Middle Ages Houses of Gien (France) from the Inside: Geoarchaeology and Archaeobotany of 9th–11th c. Floors</w:t>
+                <w:t xml:space="preserve">Le paysage géoarchéologique de collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Ball</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coline Lejault</w:t>
+                <w:t xml:space="preserve">Pauline Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1534716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.4749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960041v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture lœssique d’Eure-et-Loir (France) :Potentiel pédo-sedimentaire et organisation spatiale</w:t>
               </w:r>
@@ -3211,64 +3211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque de l'ANACT : Archéologie et paysage : Conjuguer l’étude et la mise en valeur des patrimoines culturel et naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hyères, France</w:t>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,332 +4860,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Basset</w:t>
+                <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955757v1</w:t>
+                <w:t xml:space="preserve">hal-03221336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t>
+                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Jonvel</w:t>
+                <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221336v1</w:t>
+                <w:t xml:space="preserve">hal-03955757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie Préventive Amiens Métropole. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5323,385 +5323,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ymeray « Mont Sion » parcelles Est (Eure-et-Loir, Centre - Val de Loire) : une nappe de vestiges du Néolithique final et du début de l'âge du Bronze, un possible bâtiment médiéval et une zone de fosses et fosses-silos potentiellement médiévale. Rapport de diagnostic archéologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+                <w:t xml:space="preserve">Îlot Montescot : 2000 ans d’histoire en centre-ville de Chartres (Eure-et-Loir - Centre-Val de Loire). Rapport de fouille archéologique. Site 033.28.085.0320, opération 2. N° Patriarche 069936. Prescription n° 13/0705 du 05 décembre 2013. Dates d’intervention : du 12/05/2014 au 07/01/2015, Ville de Chartres, Direction de l’Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Acheré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baiget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2019, pp.248</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique de la ville de Chartres, Chartres métropole. 2019, 7 vol. ( 678, 579, 643 p.) : ill. en coul., cartes, 786 photographies, 128 figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961213v1</w:t>
+                <w:t xml:space="preserve">hal-04367504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Îlot Montescot : 2000 ans d’histoire en centre-ville de Chartres (Eure-et-Loir - Centre-Val de Loire). Rapport de fouille archéologique. Site 033.28.085.0320, opération 2. N° Patriarche 069936. Prescription n° 13/0705 du 05 décembre 2013. Dates d’intervention : du 12/05/2014 au 07/01/2015, Ville de Chartres, Direction de l’Archéologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2018. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baiget</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04367504v1</w:t>
+                <w:t xml:space="preserve">hal-04195851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2018. Rapport de fouille archéologique programmée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Ymeray « Mont Sion » parcelles Est (Eure-et-Loir, Centre - Val de Loire) : une nappe de vestiges du Néolithique final et du début de l'âge du Bronze, un possible bâtiment médiéval et une zone de fosses et fosses-silos potentiellement médiévale. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bapst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2019</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2019, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195851v1</w:t>
+                <w:t xml:space="preserve">hal-03961213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogent-Le-Roi &amp;quot;La Butte du Bois de Chandres&amp;quot; (Eure-et-Loir). Anthropisation d'un éperon du Néolithique moyen à l'époque médiévale</w:t>
               </w:r>
@@ -6717,51 +6717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecroere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leconte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4749" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ball" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1534716" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Loredo Cecilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944715v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Fencke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9q5q-7x82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisir Al Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Sauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Besson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecroere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ball" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1534716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leconte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Loredo Cecilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944715v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Fencke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9q5q-7x82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisir Al Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Sauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Besson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>