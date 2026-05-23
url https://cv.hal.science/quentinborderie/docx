--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4738,454 +4738,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport de la première campagne du programme triennal 2020-2022. 2 volumes.</w:t>
+                <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Martinez</w:t>
+                <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gagne</w:t>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
+                <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chabert</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2021</w:t>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03593193v1</w:t>
+                <w:t xml:space="preserve">hal-03221336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t>
+                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Jonvel</w:t>
+                <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221336v1</w:t>
+                <w:t xml:space="preserve">hal-03955757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasville « Le Chapitre, La Pièce de l'Orme, tranche 09 », Fréquentations et occupations du Néolithique, de la Protohistoire (Hallstatt-La Tène finale) et de la période médiévale</w:t>
+                <w:t xml:space="preserve">Site de La Couronne (Molles, Allier). Etablissement fortifié de hauteur de l'Antiquité tardive et du haut Moyen Âge. Rapport de la première campagne du programme triennal 2020-2022. 2 volumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Basset</w:t>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+                <w:t xml:space="preserve">Anne Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benichou</w:t>
+                <w:t xml:space="preserve">Anna Lafont-Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Sandra Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Eure-et-Loir. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ciham. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955757v1</w:t>
+                <w:t xml:space="preserve">halshs-03593193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jonvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chaidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie Préventive Amiens Métropole. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5586,51 +5586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ymeray « Mont Sion » parcelles Est (Eure-et-Loir, Centre - Val de Loire) : une nappe de vestiges du Néolithique final et du début de l'âge du Bronze, un possible bâtiment médiéval et une zone de fosses et fosses-silos potentiellement médiévale. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bapst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,465 +5681,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nogent-Le-Roi &amp;quot;La Butte du Bois de Chandres&amp;quot; (Eure-et-Loir). Anthropisation d'un éperon du Néolithique moyen à l'époque médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+                <w:t xml:space="preserve">Sainville « Pointe à Godeau » 1 et 2 (Eure-et-Loir, Centre - Val de Loire) : de nombreuses perturbations végétales et quelques vestiges anthropiques diachroniques. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monchablon</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d’Eure-et-Loir - Service d'archéologie préventive. 2018</w:t>
+                <w:t xml:space="preserve">Yoann Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966520v1</w:t>
+                <w:t xml:space="preserve">hal-03961207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainville « Pointe à Godeau » 1 et 2 (Eure-et-Loir, Centre - Val de Loire) : de nombreuses perturbations végétales et quelques vestiges anthropiques diachroniques. Rapport de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2017. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Douard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Louis</w:t>
+                <w:t xml:space="preserve">Perrine Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Sorel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.131</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961207v1</w:t>
+                <w:t xml:space="preserve">hal-04194596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2017. Rapport de fouille archéologique programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+                <w:t xml:space="preserve">Arrou « La Brunetière Sud » (Eure-et-Loir, Centre - Val de Loire) : des perturbations végétales et quelques vestiges anthropiques attestés aux époques moderne / contemporaine. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2018</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194596v1</w:t>
+                <w:t xml:space="preserve">hal-03961210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrou « La Brunetière Sud » (Eure-et-Loir, Centre - Val de Loire) : des perturbations végétales et quelques vestiges anthropiques attestés aux époques moderne / contemporaine. Rapport de diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
+                <w:t xml:space="preserve">Nogent-Le-Roi &amp;quot;La Butte du Bois de Chandres&amp;quot; (Eure-et-Loir). Anthropisation d'un éperon du Néolithique moyen à l'époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2018, pp.86</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d’Eure-et-Loir - Service d'archéologie préventive. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961210v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thivars « La Sente aux Ânes » (Eure-et-Loir, Centre - Val de Loire) : une occupation ouverte du Hallstatt final / La Tène A, une petite zone funéraire de La Tène finale et un chemin médiéval. Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -6717,51 +6717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecroere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ball" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1534716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leconte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Loredo Cecilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944715v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Fencke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9q5q-7x82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisir Al Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Sauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Besson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.39474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Wouters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Nicosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acher&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecroere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662035.2020.1861720" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ball" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1534716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leconte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4749" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Loredo Cecilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dartois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dreier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944715v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Fencke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9q5q-7x82" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03434454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege/Le-chateau-de-Gien-recherches-archeologiques-45" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisir Al Halabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Sauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197146v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Besson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lafont-Chardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560159v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baiget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00672422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>