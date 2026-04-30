--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -206,51 +206,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Phys.</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (6), pp.924-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-025-02902-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -525,1377 +525,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot atomic vapors for nonlinear and quantum optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Color-Tunable Mixed-Cation Perovskite Single Photon Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Ying Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul D. Lett</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Cesare Soci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (5), pp.051201. </w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/acce5a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790830v1</w:t>
+                <w:t xml:space="preserve">hal-03727421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum vacuum excitation of a quasi-normal mode in an analog model of black hole spacetime</w:t>
+                <w:t xml:space="preserve">Inverse energy cascade in two-dimensional quantum turbulence in a fluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Joly</w:t>
+                <w:t xml:space="preserve">Myrann Abobaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giacomelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Aladjidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (6), pp.063512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.063512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420625v1</w:t>
+                <w:t xml:space="preserve">hal-03882711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse energy cascade in two-dimensional quantum turbulence in a fluid of light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum vacuum excitation of a quasi-normal mode in an analog model of black hole spacetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bramati</w:t>
+                <w:t xml:space="preserve">Malo Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.063512⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256 (11), pp.08005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.111501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882711v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color-Tunable Mixed-Cation Perovskite Single Photon Emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+                <w:t xml:space="preserve">Hot atomic vapors for nonlinear and quantum optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Ying Tan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bramati</w:t>
+                <w:t xml:space="preserve">Paul D. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare Soci</w:t>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.197-205. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.051201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/acce5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727421v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Prethermal States in a Two-Dimensional Photon Fluid</w:t>
+                <w:t xml:space="preserve">Dissipative Phase Transition with Driving-Controlled Spatial Dimension and Diffusive Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murad Abuzarli</w:t>
+                <w:t xml:space="preserve">Zejian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Bienaimé</w:t>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.100602⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (9), pp.093601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.093601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621458v1</w:t>
+                <w:t xml:space="preserve">hal-03644005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue cosmological particle creation in an ultracold quantum fluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Steinhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Steinhauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Murad Abuzarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bienaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.2890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30603-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Phase Transition with Driving-Controlled Spatial Dimension and Diffusive Boundary Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zejian Li</w:t>
+                <w:t xml:space="preserve">Analogue quantum simulation of the Hawking effect in a polariton superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (9), pp.093601. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (8), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.093601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00477-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644005v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue quantum simulation of the Hawking effect in a polariton superfluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Resolution Coherent Probe Spectroscopy of a Polariton Quantum Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime J. Jacquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">Romain Usciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Carusotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00477-5⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.103601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.103601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533866v1</w:t>
+                <w:t xml:space="preserve">hal-03770234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Coherent Probe Spectroscopy of a Polariton Quantum Fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Usciati</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Prethermal States in a Two-Dimensional Photon Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Abuzarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iacopo Carusotto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 129 (10), pp.103601. </w:t>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.100602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.103601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770234v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast waves in a paraxial fluid of light (a)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">Dissipation-enhanced collapse singularity of a nonlocal fluid of light in a hot atomic vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/24001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.013515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.013515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510842v1</w:t>
+                <w:t xml:space="preserve">hal-03375392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Static Structure Factor in a Paraxial Fluid of Light Using Bragg-like Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Steinhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1904,1148 +1908,1144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (2), pp.023401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.127.023401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of Shock Wave Dynamics in a Fluid of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bienaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kamchatnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (18), pp.183901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.183901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation-enhanced collapse singularity of a nonlocal fluid of light in a hot atomic vapor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Blast waves in a paraxial fluid of light (a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murad Abuzarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.013515. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.24001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.013515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375392v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences between Bogoliubov excitations in superfluids of light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark-Soliton Molecules in an Exciton-Polariton Superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-É. Larré</w:t>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lerario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Bienaimé</w:t>
+                <w:t xml:space="preserve">Giovanni Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pigeon</w:t>
+                <w:t xml:space="preserve">Adrià Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.043297. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538925v1</w:t>
+                <w:t xml:space="preserve">hal-03020757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maitre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Anne Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (11), pp.2000052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037884v1</w:t>
+                <w:t xml:space="preserve">hal-03037913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the snake instabilities in a polariton superfluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+                <w:t xml:space="preserve">Parallel dark-soliton pair in a bistable two-dimensional exciton-polariton superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei V Koniakhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">S. V Koniakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pigeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.042041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040835v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Taming the snake instabilities in a polariton superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei V Koniakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lerario</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037913v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel dark-soliton pair in a bistable two-dimensional exciton-polariton superfluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lerario</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Zilio</w:t>
+                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.042041⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (11), pp.2000052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414528v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-Soliton Molecules in an Exciton-Polariton Superfluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+                <w:t xml:space="preserve">Highly photo-stable Perovskite nanocubes: towards integrated single photon sources based on tapered nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Medeiros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+                <w:t xml:space="preserve">Mayank Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.2265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.041028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020757v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t>
               </w:r>
@@ -3150,814 +3150,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly photo-stable Perovskite nanocubes: towards integrated single photon sources based on tapered nanofibers</w:t>
+                <w:t xml:space="preserve">Polariton fluids for analogue gravity physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pierini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+                <w:t xml:space="preserve">M.J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayank Goyal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">T. Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00820⟩</w:t>
+              <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2177), pp.20190225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615835v1</w:t>
+                <w:t xml:space="preserve">hal-02483999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton fluids for analogue gravity physics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Boulier</w:t>
+                <w:t xml:space="preserve">Interferences between Bogoliubov excitations in superfluids of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Maître</w:t>
+                <w:t xml:space="preserve">P.-É. Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bienaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cancellieri</w:t>
+                <w:t xml:space="preserve">S. Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 378 (2177), pp.20190225. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.043297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483999v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating strong anti-bunching by interfering nonclassical and classical states of light</w:t>
+                <w:t xml:space="preserve">Photonic crystal nanobeam cavities with optical resonances around 800 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab3e98⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (7), pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479143v1</w:t>
+                <w:t xml:space="preserve">hal-02353528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation-free non-diffracting Bessel beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Wu</w:t>
+                <w:t xml:space="preserve">Imaging light scattered by a subwavelength nanofiber, from near field to far field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (21), pp.30067. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030067⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.350-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.27.000350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344866v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging light scattered by a subwavelength nanofiber, from near field to far field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+                <w:t xml:space="preserve">Attenuation-free non-diffracting Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.350-357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.27.000350⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024985v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal nanobeam cavities with optical resonances around 800 nm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating strong anti-bunching by interfering nonclassical and classical states of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (7), pp.1823. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (21), pp.215401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab3e98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353528v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete polarization control for a nanofiber waveguide using the scattering properties</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengjie Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,286 +4175,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe/CdS dot-in-rods nanocrystals fast blinking dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the Bogoliubov Dispersion in a Fluid of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. De vittorio</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Giacobino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (18), pp.183604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292747v1</w:t>
+                <w:t xml:space="preserve">hal-01940932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Bogoliubov Dispersion in a Fluid of Light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Pigeon</w:t>
+                <w:t xml:space="preserve">CdSe/CdS dot-in-rods nanocrystals fast blinking dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De vittorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Giacobino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (23), pp.3288-3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940932v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Control of Linear Dipole Radiation Using an Optical Nanofiber</w:t>
               </w:r>
@@ -4568,429 +4568,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Orbital Angular Momentum and Storage of Quantized Vortices in Polariton Superfluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Lattices of quantized vortices in polariton superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+                <w:t xml:space="preserve">Emiliano Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (11), pp.116402. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (8), pp.893 - 907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.116402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311944v1</w:t>
+                <w:t xml:space="preserve">hal-01390913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattices of quantized vortices in polariton superfluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localised excitation of a single photon source by a nanowaveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Cancellieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
+                <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo de Vittorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390913v1</w:t>
+                <w:t xml:space="preserve">hal-01276425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised excitation of a single photon source by a nanowaveguide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+                <w:t xml:space="preserve">Injection of Orbital Angular Momentum and Storage of Quantized Vortices in Polariton Superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sallet</w:t>
+                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo de Vittorio</w:t>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.19721. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), pp.116402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.116402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276425v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved detection of relative intensity squeezed nanosecond pulses in a Rb87 vapor</w:t>
               </w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Belzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,77 +5401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraxial quantum fluids light in hot atomic vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad Abuzarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-02902-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Falque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5dh-rx6w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Le Jeannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Aladjidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Lett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acce5a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giacomelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.063512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Ying Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Abuzarli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.100602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Steinhauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piekarski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30603-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00477-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.103601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.023401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isoard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kamchatnov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.183901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037913v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Koniakhin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zilio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.042041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02479143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab3e98" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raineri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001823" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018818" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjie Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab31cc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De&#8197;vittorio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezzoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Glorieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cancellieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.05.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo de Vittorio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19721" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226608004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-02902-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Falque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5dh-rx6w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Le Jeannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Ying Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Aladjidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.063512" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giacomelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Lett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acce5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Steinhauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Abuzarli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piekarski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30603-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00477-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.103601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.100602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.023401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isoard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kamchatnov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.183901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Koniakhin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zilio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.042041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raineri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001823" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Hu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02479143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab3e98" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018818" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjie Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab31cc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De&#8197;vittorio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezzoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Glorieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800694" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cancellieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.05.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo de Vittorio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19721" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226608004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>