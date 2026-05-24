--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -525,287 +525,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color-Tunable Mixed-Cation Perovskite Single Photon Emitters</w:t>
+                <w:t xml:space="preserve">Inverse energy cascade in two-dimensional quantum turbulence in a fluid of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+                <w:t xml:space="preserve">Myrann Abobaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Ying Tan</w:t>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Aladjidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesare Soci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.197-205. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (6), pp.063512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.063512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727421v1</w:t>
+                <w:t xml:space="preserve">hal-03882711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse energy cascade in two-dimensional quantum turbulence in a fluid of light</w:t>
+                <w:t xml:space="preserve">Color-Tunable Mixed-Cation Perovskite Single Photon Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrann Abobaker</w:t>
+                <w:t xml:space="preserve">Marianna d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">Qi Ying Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Aladjidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">Cesare Soci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (6), pp.063512. </w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.063512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882711v1</w:t>
+                <w:t xml:space="preserve">hal-03727421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum vacuum excitation of a quasi-normal mode in an analog model of black hole spacetime</w:t>
               </w:r>
@@ -938,94 +938,94 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot atomic vapors for nonlinear and quantum optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
+              <w:t xml:space="preserve">New J.Phys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (5), pp.051201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/acce5a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Steinhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad Abuzarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bienaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Static Structure Factor in a Paraxial Fluid of Light Using Bragg-like Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Steinhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,3038 +2221,2904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-Soliton Molecules in an Exciton-Polariton Superfluid</w:t>
+                <w:t xml:space="preserve">Parallel dark-soliton pair in a bistable two-dimensional exciton-polariton superfluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maitre</w:t>
+                <w:t xml:space="preserve">G. Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+                <w:t xml:space="preserve">S. V Koniakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Medeiros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.041028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.042041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020757v1</w:t>
+                <w:t xml:space="preserve">hal-03414528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (11), pp.2000052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel dark-soliton pair in a bistable two-dimensional exciton-polariton superfluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming the snake instabilities in a polariton superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei V Koniakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lerario</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Zilio</w:t>
+                <w:t xml:space="preserve">Giovanni Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.042041⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414528v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the snake instabilities in a polariton superfluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark-Soliton Molecules in an Exciton-Polariton Superfluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Lerario</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.1660. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.041028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040835v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity Polaritons for Quantum Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Claude</w:t>
+                <w:t xml:space="preserve">Highly photo-stable Perovskite nanocubes: towards integrated single photon sources based on tapered nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pierini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202000052⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037884v1</w:t>
+                <w:t xml:space="preserve">hal-02615835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly photo-stable Perovskite nanocubes: towards integrated single photon sources based on tapered nanofibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02615835v1</w:t>
+                <w:t xml:space="preserve">hal-03086873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Daillant</w:t>
+                <w:t xml:space="preserve">Polariton fluids for analogue gravity physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2177), pp.20190225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086873v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton fluids for analogue gravity physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cancellieri</w:t>
+                <w:t xml:space="preserve">Interferences between Bogoliubov excitations in superfluids of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-É. Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.043297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02483999v1</w:t>
+                <w:t xml:space="preserve">hal-03538925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences between Bogoliubov excitations in superfluids of light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pigeon</w:t>
+                <w:t xml:space="preserve">Photonic crystal nanobeam cavities with optical resonances around 800 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (7), pp.1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538925v1</w:t>
+                <w:t xml:space="preserve">hal-02353528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal nanobeam cavities with optical resonances around 800 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
+                <w:t xml:space="preserve">Imaging light scattered by a subwavelength nanofiber, from near field to far field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.350-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.27.000350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.001823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353528v1</w:t>
+                <w:t xml:space="preserve">hal-02024985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging light scattered by a subwavelength nanofiber, from near field to far field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick de Wilde</w:t>
+                <w:t xml:space="preserve">Attenuation-free non-diffracting Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.350-357. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.27.000350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024985v1</w:t>
+                <w:t xml:space="preserve">hal-02344866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation-free non-diffracting Bessel beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Generating strong anti-bunching by interfering nonclassical and classical states of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pigeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (21), pp.215401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab3e98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344866v1</w:t>
+                <w:t xml:space="preserve">hal-02479143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating strong anti-bunching by interfering nonclassical and classical states of light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajiv Boddeda</w:t>
+                <w:t xml:space="preserve">Complete polarization control for a nanofiber waveguide using the scattering properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (13), pp.18818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.018818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab3e98⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02479143v1</w:t>
+                <w:t xml:space="preserve">hal-02182479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete polarization control for a nanofiber waveguide using the scattering properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of optical nanofiber interferometer and resonator for the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjie Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Joos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.073060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab31cc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.018818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02182479v1</w:t>
+                <w:t xml:space="preserve">hal-02276060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of optical nanofiber interferometer and resonator for the visible range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Joos</w:t>
+                <w:t xml:space="preserve">Observation of the Bogoliubov Dispersion in a Fluid of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bienaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giacobino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (18), pp.183604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab31cc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276060v1</w:t>
+                <w:t xml:space="preserve">hal-01940932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Bogoliubov Dispersion in a Fluid of Light</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">CdSe/CdS dot-in-rods nanocrystals fast blinking dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De vittorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giacobino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bramati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (23), pp.3288-3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940932v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe/CdS dot-in-rods nanocrystals fast blinking dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Giacobino</w:t>
+                <w:t xml:space="preserve">Polarization Control of Linear Dipole Radiation Using an Optical Nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Joos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjie Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.064035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02292747v1</w:t>
+                <w:t xml:space="preserve">hal-01949453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Control of Linear Dipole Radiation Using an Optical Nanofiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">Lattices of quantized vortices in polariton superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (8), pp.893 - 907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949453v1</w:t>
+                <w:t xml:space="preserve">hal-01390913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattices of quantized vortices in polariton superfluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">Localised excitation of a single photon source by a nanowaveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo de Vittorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390913v1</w:t>
+                <w:t xml:space="preserve">hal-01276425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised excitation of a single photon source by a nanowaveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimo de Vittorio</w:t>
+                <w:t xml:space="preserve">Injection of Orbital Angular Momentum and Storage of Quantized Vortices in Polariton Superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), pp.116402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.116402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276425v1</w:t>
+                <w:t xml:space="preserve">hal-01311944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Orbital Angular Momentum and Storage of Quantized Vortices in Polariton Superfluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas D. Sangouard</w:t>
+                <w:t xml:space="preserve">Time-resolved detection of relative intensity squeezed nanosecond pulses in a Rb87 vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad H. Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Giarmatzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexey Kavokin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.043030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.116402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311944v1</w:t>
+                <w:t xml:space="preserve">hal-00566399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved detection of relative intensity squeezed nanosecond pulses in a Rb87 vapor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved detection of relative-intensity squeezed nanosecond pulses in an (87)Rb vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad H. Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad H. Agha</w:t>
+                <w:t xml:space="preserve">Christina Giarmatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Giarmatzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Glorieux</w:t>
+                <w:t xml:space="preserve">Thomas Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (4), pp.043030. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 13, pp.043030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,271 +5128,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient coupling of single nanodiamonds to an optical fibers for single photons emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Belzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Belzane</w:t>
+                <w:t xml:space="preserve">Antonio Balena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary de Feudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOP 2025: Functional Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraxial quantum fluids light in hot atomic vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murad Abuzarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.08004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202226608004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5536,100 +5402,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE THEORIQUE ET EXPERIMENTALE DES CORRELATIONS QUANTIQUES OBTENUES PAR MELANGE A QUATRE ONDES DANS UNE VAPEUR ATOMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris-Diderot - Paris VII, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00558505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5639,105 +5505,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Optics in Dense Atomic Media: From Optical Memories to Fluids of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Glorieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01950430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5884,51 +5750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-02902-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Falque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5dh-rx6w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Le Jeannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Ying Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Aladjidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.063512" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giacomelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Lett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acce5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Steinhauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Abuzarli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piekarski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30603-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00477-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.103601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.100602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.023401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isoard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kamchatnov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.183901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Koniakhin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zilio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.042041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00820" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raineri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001823" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000350" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Hu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02479143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab3e98" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018818" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjie Ding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab31cc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De&#8197;vittorio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezzoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Glorieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800694" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949453v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cancellieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hivet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.05.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo de Vittorio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19721" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226608004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Jacquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Wouters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Glorieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-02902-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Falque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bramati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5dh-rx6w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyuan Fu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Le Jeannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrann Abobaker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Aladjidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.063512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna d'Amato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Ying Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Soci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giacomelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.111501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Lett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/acce5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejian Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.093601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Steinhauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Abuzarli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piekarski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30603-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Jacquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00477-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Usciati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.103601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.100602" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fusaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.013515" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.023401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isoard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bramati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kamchatnov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.183901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/24001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Koniakhin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zilio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.042041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lerario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V Koniakhin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pigeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Medeiros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.041028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pierini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Goyal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00820" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cancellieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0225" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043297" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boddeda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raineri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.001823" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000350" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344866v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Hu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02479143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Boddeda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab3e98" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018818" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjie Ding" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab31cc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De&#8197;vittorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezzoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Glorieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800694" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cancellieri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D. Sangouard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.05.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo de Vittorio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19721" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Cancellieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kavokin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.116402" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00566399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad H. Agha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Giarmatzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00624767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Belzane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226608004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>