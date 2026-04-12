--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -643,191 +643,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutidisciplinary approach of activity development: a perspective in Clinic of Activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillerou</w:t>
+                <w:t xml:space="preserve">L'analyse des gestes et de ses dilemmes dans différentes instances au sein de l'entreprise : question de sens et de reconnaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCAR, Sep 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANACT, PACTE, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205367v1</w:t>
+                <w:t xml:space="preserve">halshs-00604765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des gestes et de ses dilemmes dans différentes instances au sein de l'entreprise : question de sens et de reconnaissance ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t>
+                <w:t xml:space="preserve">A mutidisciplinary approach of activity development: a perspective in Clinic of Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kloetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANACT, PACTE, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISCAR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCAR, Sep 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00604765v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When workers use biomechanical analysis to develop their activity</w:t>
               </w:r>
@@ -1218,51 +1218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging workers in WRMSD prevention: Two interdisciplinary case studies in an activity clinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kloetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,51 +1685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciobanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kloetzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mawo de Bikond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1180856" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-141970" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne van de Weerdt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciobanu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kloetzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grusenmeyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/257-precis-devaluation-des-interventions-en-sante-au-travail-pour-une-approche-interdisciplinaire-appliquee-aux-rps-et-tms.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mawo de Bikond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1180856" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-141970" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00705937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>