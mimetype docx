--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -66,1628 +66,1644 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and Efficient Phonon Calculations in Molecular Crystals via Minimal Molecular Displacements</w:t>
+                <w:t xml:space="preserve">Control of polarization and polar chiral textures in BiFeO$_3$ by epitaxial strain and interfacial chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Soprani</w:t>
+                <w:t xml:space="preserve">Elzbieta Gradauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Giunchi</w:t>
+                <w:t xml:space="preserve">Natascha Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bardini</w:t>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quintin Meier</w:t>
+                <w:t xml:space="preserve">Marta Rossell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele d'Avino</w:t>
+                <w:t xml:space="preserve">Morgan Trassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (16), pp.8073-8085. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e22911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202522911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392426v1</w:t>
+                <w:t xml:space="preserve">hal-05392474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and doping effects on the electronic structure and magnetism of the single-layer nickelate La 2 NiO 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization Boost and Ferroelectricity Down to One Unit Cell in Layered Carpy-Galy La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Gradauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Vaulx</w:t>
+                <w:t xml:space="preserve">Anouk Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernardini</w:t>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Olevano</w:t>
+                <w:t xml:space="preserve">Lucía Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Meier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/94sd-ssbw⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), pp.2416963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202416963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384261v1</w:t>
+                <w:t xml:space="preserve">hal-05384419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and strain effects on the ab initio G W electronic structure of La 3 Ni 2 O 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste de Vaulx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quintin Meier</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">Andrés Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (8), pp.085143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/q5ym-hf5k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Boost and Ferroelectricity Down to One Unit Cell in Layered Carpy-Galy La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate and Efficient Phonon Calculations in Molecular Crystals via Minimal Molecular Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Soprani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Gradauskaite</w:t>
+                <w:t xml:space="preserve">Andrea Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Goossens</w:t>
+                <w:t xml:space="preserve">Marco Bardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriele d'Avino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202416963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (16), pp.8073-8085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384419v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipolar 2D Metallicity with Tunable Valence W x+ (5 ≤ x ≤ 5.6) in the Layered Monophosphate Tungsten Bronzes [Ba(PO4)2]W m O3m-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure and doping effects on the electronic structure and magnetism of the single-layer nickelate La 2 NiO 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Nimoh</w:t>
+                <w:t xml:space="preserve">V. Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quintin Meier</w:t>
+                <w:t xml:space="preserve">Q. Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Minaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c07022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.114804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/94sd-ssbw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773939v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preempted phonon-mediated superconductivity in the infinite-layer nickelates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antipolar 2D Metallicity with Tunable Valence W x+ (5 ≤ x ≤ 5.6) in the Layered Monophosphate Tungsten Bronzes [Ba(PO4)2]W m O3m-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Nimoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quintin Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184505⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (34), pp.23955-23962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c07022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297759v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dimensionality on the electronic structure of Ruddlesden-Popper chromates Sr n + 1 Cr n O 3 n + 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerato Takana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Ferenc Segedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesham El-Sherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (7), pp.L071602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.L071602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Critical Thickness in Improper Ferroelectric Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Vogel</w:t>
+                <w:t xml:space="preserve">Preempted phonon-mediated superconductivity in the infinite-layer nickelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ruiz</w:t>
+                <w:t xml:space="preserve">A. Botana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Nordlander</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quintin Meier</w:t>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c00412⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (18), pp.184505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795130v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origin of the Critical Thickness in Improper Ferroelectric Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Nordlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F Sarott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.18482-18492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c00412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The ultrathin limit of improper ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nordlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Erni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quintin Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.5591. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13474-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of polarization and polar chiral textures in BiFeO$_3$ by epitaxial strain and interfacial chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">(Anti-)Altermagnetism from Orbital Ordering in the Ruddlesden-Popper Chromates Sr$_{n+1}$Cr$_n$O$_{3n+1}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quintin Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Trassin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392474v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Anti-)Altermagnetism from Orbital Ordering in the Ruddlesden-Popper Chromates Sr$_{n+1}$Cr$_n$O$_{3n+1}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coherent phonon control beyond amplitude saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gerrit Horstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Emeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrin Caviezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quintin Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lottermoser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1834,51 +1850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Soprani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giunchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bardini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintin Meier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele d'Avino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaulx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Olevano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/94sd-ssbw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Vaulx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q5ym-hf5k" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Gradauskaite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Goossens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Iglesias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202416963" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Doyle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerato Takana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ferenc Segedin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Nordlander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Sarott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nordlander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campanini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Erni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13474-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Gray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rossell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Trassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ederer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Horstmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Emeis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Caviezel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lottermoser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Gradauskaite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Gray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintin Meier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rossell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Trassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Goossens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202416963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Vaulx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/q5ym-hf5k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Soprani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giunchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele d'Avino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Vaulx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Olevano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Meier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/94sd-ssbw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Doyle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerato Takana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ferenc Segedin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham El-Sherif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.L071602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Nordlander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Sarott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nordlander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campanini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Erni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13474-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ederer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Horstmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Emeis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Caviezel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lottermoser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>