--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -208,252 +208,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942322v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly factorization with error guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapture of the deep: highs and lows of sparsity in a world of depths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Zheng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763712v2</w:t>
+                <w:t xml:space="preserve">hal-04954574v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapture of the deep: highs and lows of sparsity in a world of depths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Butterfly factorization with error guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léon Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1708796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954574v4</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and computational hardness of bilevel programming</w:t>
               </w:r>
@@ -573,161 +573,941 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (2), pp.503-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M1496657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364668v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Inference with Kronecker-Sparse Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584450v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Asymptotic Nonnegative Rank of Matrices and its Applications in Information Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeow Meng Chee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoang Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.1955-1960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Better Bounds for Finding Quasi-Identifiers *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Hildebrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoang Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hoa Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd ACM SIGMOD-SIGACT-SIGAI Symposium on Principles of Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Seattle WA USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a sparse ReLU network training problem always admit an optimum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (Lousiane), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108849v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can sparsity improve the privacy of neural networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062317v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast learning of fast transforms, with guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438881v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structured Support Exploration For Multilayer Sparse Matrix Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2021 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Ontario, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of optimizers implies eigenvalues filtering at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -735,837 +1515,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304566v1</w:t>
-              </w:r>
-[...778 lines deleted...]
-                <w:t xml:space="preserve">hal-03132013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1596,64 +1596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for reproducible research - &amp;quot;Butterfly factorization with error guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:bc925c94db38e22382161dead27e7f667d47f71a;origin=https://hal.archives-ouvertes.fr/hal-04233925;visit=swh:1:snp:03d26f344bc6823ea9f499da1ebbe9c37a7c2c8d;anchor=swh:1:rel:893f968c69665c2ca0d3844b48ca1b07d14bd845;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1784,318 +1784,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code for reproducible research - &amp;quot;Spurious Valleys, NP-hardness, and Tractability of Sparse Matrix Factorization With Fixed Support</w:t>
+                <w:t xml:space="preserve">Code for the paper &amp;quot;Structured Support Exploration For Multilayer Sparse Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667186v2</w:t>
+                <w:t xml:space="preserve">hal-03572265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code for reproducible research - Fast learning of fast transforms, with guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Code for reproducible research - &amp;quot;Spurious Valleys, NP-hardness, and Tractability of Sparse Matrix Factorization With Fixed Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Zheng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552956v1</w:t>
+                <w:t xml:space="preserve">hal-03667186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code for the paper &amp;quot;Structured Support Exploration For Multilayer Sparse Matrix Factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Code for reproducible research - Fast learning of fast transforms, with guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572265v1</w:t>
+                <w:t xml:space="preserve">hal-03552956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2447,51 +2447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763712v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Zheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccietti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1708796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04954574v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364668v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1496657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584450v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Meng Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang Ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619320" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05082323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hildebrant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoa Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108849v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062317v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438881v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414238" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3eb1f227a0746e6e8a3577dfa9af340f4548435c;origin=https://hal.archives-ouvertes.fr/hal-04720713;visit=swh:1:snp:21befd2becea13037f5829e23457593a1d0ba16f;anchor=swh:1:rel:40482acf97bf213f4ae48549e39b3450ee631392;path=/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233925v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bc925c94db38e22382161dead27e7f667d47f71a;origin=https://hal.archives-ouvertes.fr/hal-04233925;visit=swh:1:snp:03d26f344bc6823ea9f499da1ebbe9c37a7c2c8d;anchor=swh:1:rel:893f968c69665c2ca0d3844b48ca1b07d14bd845;path=/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03667186v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03572265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04329531v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04954574v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccietti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763712v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1708796" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364668v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1496657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584450v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Meng Chee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang Ta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619320" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05082323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hildebrant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoa Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108849v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062317v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438881v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3eb1f227a0746e6e8a3577dfa9af340f4548435c;origin=https://hal.archives-ouvertes.fr/hal-04720713;visit=swh:1:snp:21befd2becea13037f5829e23457593a1d0ba16f;anchor=swh:1:rel:40482acf97bf213f4ae48549e39b3450ee631392;path=/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233925v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bc925c94db38e22382161dead27e7f667d47f71a;origin=https://hal.archives-ouvertes.fr/hal-04233925;visit=swh:1:snp:03d26f344bc6823ea9f499da1ebbe9c37a7c2c8d;anchor=swh:1:rel:893f968c69665c2ca0d3844b48ca1b07d14bd845;path=/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03572265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03667186v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04329531v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>