--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -100,566 +100,584 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilevel gradient methods and the Morse parametric qualification condition</w:t>
+                <w:t xml:space="preserve">Rapture of the deep: highs and lows of sparsity in a world of depths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43 (2), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2025.3611564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942322v3</w:t>
+                <w:t xml:space="preserve">hal-04954574v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapture of the deep: highs and lows of sparsity in a world of depths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilevel gradient methods and the Morse parametric qualification condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Riccietti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Zheng</w:t>
+                <w:t xml:space="preserve">Edouard Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2025.0914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954574v4</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942322v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterfly factorization with error guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/24M1708796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and computational hardness of bilevel programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious Valleys, NP-hardness, and Tractability of Sparse Matrix Factorization With Fixed Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (2), pp.503-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M1496657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364668v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -669,777 +687,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Inference with Kronecker-Sparse Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584450v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Asymptotic Nonnegative Rank of Matrices and its Applications in Information Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeow Meng Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoang Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.1955-1960, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Better Bounds for Finding Quasi-Identifiers *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hildebrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoang Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hoa Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd ACM SIGMOD-SIGACT-SIGAI Symposium on Principles of Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seattle WA USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a sparse ReLU network training problem always admit an optimum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (Lousiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can sparsity improve the privacy of neural networks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062317v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast learning of fast transforms, with guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Support Exploration For Multilayer Sparse Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Ontario, Canada. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1449,117 +1467,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of optimizers implies eigenvalues filtering at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1569,527 +1587,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for reproducible research - &amp;quot;Butterfly factorization with error guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:3eb1f227a0746e6e8a3577dfa9af340f4548435c;origin=https://hal.archives-ouvertes.fr/hal-04720713;visit=swh:1:snp:21befd2becea13037f5829e23457593a1d0ba16f;anchor=swh:1:rel:40482acf97bf213f4ae48549e39b3450ee631392;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for reproducible research: Does a sparse ReLU network training problem always admit an optimum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:bc925c94db38e22382161dead27e7f667d47f71a;origin=https://hal.archives-ouvertes.fr/hal-04233925;visit=swh:1:snp:03d26f344bc6823ea9f499da1ebbe9c37a7c2c8d;anchor=swh:1:rel:893f968c69665c2ca0d3844b48ca1b07d14bd845;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for the paper &amp;quot;Structured Support Exploration For Multilayer Sparse Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for reproducible research - &amp;quot;Spurious Valleys, NP-hardness, and Tractability of Sparse Matrix Factorization With Fixed Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for reproducible research - Fast learning of fast transforms, with guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tung Le</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,100 +2117,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic and theoretical aspects of sparse deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neural and Evolutionary Computing [cs.NE]. Ecole normale supérieure de lyon - ENS LYON, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023ENSL0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04329531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2202,105 +2220,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Sparse Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tung Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2447,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04954574v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccietti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763712v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1708796" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364668v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1496657" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584450v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Meng Chee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang Ta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619320" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05082323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hildebrant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoa Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108849v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062317v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438881v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3eb1f227a0746e6e8a3577dfa9af340f4548435c;origin=https://hal.archives-ouvertes.fr/hal-04720713;visit=swh:1:snp:21befd2becea13037f5829e23457593a1d0ba16f;anchor=swh:1:rel:40482acf97bf213f4ae48549e39b3450ee631392;path=/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233925v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bc925c94db38e22382161dead27e7f667d47f71a;origin=https://hal.archives-ouvertes.fr/hal-04233925;visit=swh:1:snp:03d26f344bc6823ea9f499da1ebbe9c37a7c2c8d;anchor=swh:1:rel:893f968c69665c2ca0d3844b48ca1b07d14bd845;path=/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03572265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03667186v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04329531v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04954574v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccietti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tung Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2025.3611564" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04942322v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pauwels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2025.0914" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763712v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1708796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649435v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364668v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1496657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584450v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Meng Chee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoang Ta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619320" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05082323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hildebrant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoa Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04108849v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062317v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lauga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438881v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414238" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05304566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bolte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04720713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3eb1f227a0746e6e8a3577dfa9af340f4548435c;origin=https://hal.archives-ouvertes.fr/hal-04720713;visit=swh:1:snp:21befd2becea13037f5829e23457593a1d0ba16f;anchor=swh:1:rel:40482acf97bf213f4ae48549e39b3450ee631392;path=/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233925v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bc925c94db38e22382161dead27e7f667d47f71a;origin=https://hal.archives-ouvertes.fr/hal-04233925;visit=swh:1:snp:03d26f344bc6823ea9f499da1ebbe9c37a7c2c8d;anchor=swh:1:rel:893f968c69665c2ca0d3844b48ca1b07d14bd845;path=/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03572265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6794fd3f41d50a4e51e6e7f11ee721efafda9806;origin=https://hal.archives-ouvertes.fr/hal-03572265;visit=swh:1:snp:e5760cb4d925b5f3529486ffde997d8e3e9ea07e;anchor=swh:1:rel:a190fb7ab69d170eede1666e9e3edec33c56224b;path=/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03667186v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96dde633bde9eb800bc2e298ae98dba0579cb052;origin=https://hal.archives-ouvertes.fr/hal-03667186;visit=swh:1:snp:5d6cba12bff4367e05a63c41938941f627ed2946;anchor=swh:1:rel:76d45ab397d6879990a7aa51621191589440f04b;path=/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03552956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:42d42bf905c9f3bbcd6cf5e1e0cda6be2d0d63de;origin=https://hal.archives-ouvertes.fr/hal-03552956;visit=swh:1:snp:6a2256426a0f3a7491086fbf2da554d7589d1e18;anchor=swh:1:rel:f477382c82ada89647864605ea44b12383c04167;path=/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04329531v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>