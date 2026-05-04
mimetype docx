--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -175,295 +175,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScaMaha: A Tool for Parsing, Analyzing, and Visualizing Object-Oriented Software Systems</w:t>
+                <w:t xml:space="preserve">Smart Cities: Definitions, Architectures, Technologies, Life Cycle, Domains, Challenges, Opportunities, and the Case of Amman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
+                <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">ASME Journal of Engineering for Sustainable Buildings and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.030801-1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12785/ijcds/1571046420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4069757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910826v1</w:t>
+                <w:t xml:space="preserve">hal-05285103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Cities: Definitions, Architectures, Technologies, Life Cycle, Domains, Challenges, Opportunities, and the Case of Amman</w:t>
+                <w:t xml:space="preserve">Smart and Sustainable Cities: The Case of Amman, Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
+                <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Journal of Engineering for Sustainable Buildings and Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (3), pp.030801-1-22. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics, Robotics, and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4069757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37917/ijmrai.00.0.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285103v1</w:t>
+                <w:t xml:space="preserve">hal-05140457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Sustainable Cities: The Case of Amman, Jordan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ScaMaha: A Tool for Parsing, Analyzing, and Visualizing Object-Oriented Software Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics, Robotics, and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.45-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.1 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37917/ijmrai.00.0.0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12785/ijcds/1571046420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140457v1</w:t>
+                <w:t xml:space="preserve">hal-04910826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BushraDBR: An Automatic Approach to Retrieving Duplicate Bug Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.221 - 238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -536,51 +536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami I. Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla M. Al-Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications in Engineering, ISSN: 2147-6799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.815-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -605,51 +605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Traceability: Recovering and Visualizing Traceability Links Between Requirements and Source Code of Object-oriented Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.279 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -677,623 +677,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 Disease Recognition Using Distributed Data Mining and Deep Learning</w:t>
+                <w:t xml:space="preserve">SoftCloud: A Tool for Visualizing Software Artifacts as Tag Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abadleh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (2), pp.469-479</w:t>
+              <w:t xml:space="preserve">Mu'tah Lil-Buhuth wad-Dirasat, Natural and Applied Sciences Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141155v1</w:t>
+                <w:t xml:space="preserve">hal-04917752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting commonality and variability in use-case diagram variants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas H Blasi</w:t>
+                <w:t xml:space="preserve">Naming the Identified Feature Implementation Blocks from Software Source Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Eyal Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas H. Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed A. Alsuwaiket</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.101 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24138/jcomss-2021-0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912337v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming the Identified Feature Implementation Blocks from Software Source Code</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed A. Alsuwaiket</w:t>
+                <w:t xml:space="preserve">Evaluate Database Management System Quality By Analytic Hierarchy Process (AHP) and Simple Additive Weighting (SAW) Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Jameel Al Nawaiseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audi Albtoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Al Nawaiseh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24138/jcomss-2021-0155⟩</w:t>
+              <w:t xml:space="preserve">MENDEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13164/mendel.2022.2.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912331v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoftCloud: A Tool for Visualizing Software Artifacts as Tag Clouds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting commonality and variability in use-case diagram variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra Fat Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas H Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzeh Eyal Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqer S Alja'Afreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abadleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mu'tah Lil-Buhuth wad-Dirasat, Natural and Applied Sciences Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (2), pp.93-115</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (4), pp.1113-1126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917752v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluate Database Management System Quality By Analytic Hierarchy Process (AHP) and Simple Additive Weighting (SAW) Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Jameel Al Nawaiseh</w:t>
+                <w:t xml:space="preserve">Covid-19 Disease Recognition Using Distributed Data Mining and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abadleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audi Albtoush</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
+                <w:t xml:space="preserve">Afnan Al-Saraireh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzeh Eyal Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Al Nawaiseh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anas Al-Akasasbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqer Alja’afreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MENDEL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (2), pp.469-479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141154v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Evolution Understanding: Automatic Extraction of Software Identifiers Map for Object-Oriented Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.20 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,64 +1340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a software requirements specification and design for electronic IT news magazine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Msie’deen Ra’fat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed A. Alsuwaiket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (11), pp.104 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tag Clouds for Software Documents Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal on Informatics Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1500,51 +1500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tag Clouds for Object-Oriented Source Code Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Technology &amp; Applied Science Research (ETASR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.4243-4248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1569,64 +1569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting software documentation with source code summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.59 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,64 +1673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulating Module Assessment for Improved Academic Performance Predictability in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alsuwaiket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Technology &amp; Applied Science Research (ETASR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.4287-4291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1764,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Labeling of the Object-oriented Source Code: The Lotus Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science International-Lahore "Sci.Int.(Lahore)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (1), pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1833,64 +1833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the Object-Oriented Software Evolution on Software Metrics: The Iris Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Journal of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (8), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Object-oriented Software for Understanding and Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (5), pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between the Rules Of Data Storage Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al-Shamailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alsarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A requirement model of local news WAP/WEB application for rural community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad M Frijat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.37 - 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,278 +2456,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t>
+                <w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00981467v1</w:t>
+                <w:t xml:space="preserve">lirmm-01003860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t>
+                <w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01003860v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00981467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Traceability Links between Product Variants and Their Features</w:t>
               </w:r>
@@ -2940,230 +2940,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00824184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t>
+                <w:t xml:space="preserve">Mining Feature Models from the Object-Oriented Source Code of a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00824190v1</w:t>
+                <w:t xml:space="preserve">lirmm-01004928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Feature Models from the Object-Oriented Source Code of a Collection of Software Product Variants</w:t>
+                <w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01004928v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00824190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t>
+              <w:t xml:space="preserve">IRI 2013 - IEEE 14th International Conference on Information Reuse &amp; Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
@@ -3273,260 +3273,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00862512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t>
+                <w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VARY'2012: VARiability for You</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808468v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France</w:t>
+              <w:t xml:space="preserve">VARY'2012: VARiability for You</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808443v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3701,51 +3701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-oriented Software Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.1-84, 2019, 978-6200477279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3886,155 +3886,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City: Definitions, Architectures, Development Life Cycle, Technologies, Application Domains, Case Studies, Challenges and Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amman City, Jordan: Toward a Sustainable City from the Ground Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220879v1</w:t>
+                <w:t xml:space="preserve">hal-04946924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amman City, Jordan: Toward a Sustainable City from the Ground Up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Smart City: Definitions, Architectures, Development Life Cycle, Technologies, Application Domains, Case Studies, Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946924v1</w:t>
+                <w:t xml:space="preserve">hal-05220879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4052,51 +4052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Mining From a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Requirement Model of Local News WEB/WAP Application for Rural Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universiti Utara Malaysia. 2008, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4371,51 +4371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Cities - A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Jordan. 2025, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4523,51 +4523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="258187A8"/>
+    <w:nsid w:val="80B4F2FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4754,51 +4754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ra039-fat-al-msie039-deen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-8735-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1571046420" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie&#8217;deen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069757" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140457v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37917/ijmrai.00.0.0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/150118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami I. Serhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla M. Al-Tarawneh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/140123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abadleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Saraireh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal Salman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Al-Akasasbeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer Alja&#8217;afreh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H Blasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer S Alja'Afreh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H. Blasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Alsuwaiket" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2021-0155" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jameel Al Nawaiseh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Albtoush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Al Nawaiseh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2022.2.067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v17i1.1093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Msie&#8217;deen Ra&#8217;fat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2021.11.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2019.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alsuwaiket" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.2794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i8/121148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shamailh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alsarhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijdta.2015.8.1.14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M Frijat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01004928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books/about/Reengineering_Software_Product_Variants.html?id=98D0ngEACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060160v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ra039-fat-al-msie039-deen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-8735-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie&#8217;deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37917/ijmrai.00.0.0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1571046420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/150118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami I. Serhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla M. Al-Tarawneh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/140123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal Salman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H. Blasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Alsuwaiket" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2021-0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jameel Al Nawaiseh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Albtoush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Al Nawaiseh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2022.2.067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H Blasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer S Alja'Afreh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abadleh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Saraireh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Al-Akasasbeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer Alja&#8217;afreh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v17i1.1093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Msie&#8217;deen Ra&#8217;fat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2021.11.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2019.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alsuwaiket" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.2794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i8/121148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shamailh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alsarhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijdta.2015.8.1.14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M Frijat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01004928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books/about/Reengineering_Software_Product_Variants.html?id=98D0ngEACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060160v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>