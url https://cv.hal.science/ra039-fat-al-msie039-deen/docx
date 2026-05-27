--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -86,53 +86,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ra039-fat-al-msie039-deen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=QGeRXaMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">O-8735-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -167,2157 +188,2157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Cities: Definitions, Architectures, Technologies, Life Cycle, Domains, Challenges, Opportunities, and the Case of Amman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Journal of Engineering for Sustainable Buildings and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (3), pp.030801-1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4069757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart and Sustainable Cities: The Case of Amman, Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechatronics, Robotics, and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37917/ijmrai.00.0.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScaMaha: A Tool for Parsing, Analyzing, and Visualizing Object-Oriented Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.1 - 20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12785/ijcds/1571046420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BushraDBR: An Automatic Approach to Retrieving Duplicate Bug Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.221 - 238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12785/ijcds/150118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and Cost-Effective Spherical to Cartesian Coordinate Conversion Using 3-D CORDIC Algorithm on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia M. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami I. Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla M. Al-Tarawneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems and Applications in Engineering, ISSN: 2147-6799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.815-823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Traceability: Recovering and Visualizing Traceability Links Between Requirements and Source Code of Object-oriented Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.279 - 295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12785/ijcds/140123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoftCloud: A Tool for Visualizing Software Artifacts as Tag Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mu'tah Lil-Buhuth wad-Dirasat, Natural and Applied Sciences Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (2), pp.93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming the Identified Feature Implementation Blocks from Software Source Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Eyal Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed A. Alsuwaiket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), pp.101 - 110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24138/jcomss-2021-0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluate Database Management System Quality By Analytic Hierarchy Process (AHP) and Simple Additive Weighting (SAW) Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Jameel Al Nawaiseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audi Albtoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Al Nawaiseh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MENDEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.67-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13164/mendel.2022.2.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting commonality and variability in use-case diagram variants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covid-19 Disease Recognition Using Distributed Data Mining and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas H Blasi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ahmad Abadleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnan Al-Saraireh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Eyal Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abadleh</w:t>
+                <w:t xml:space="preserve">Anas Al-Akasasbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqer Alja’afreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 100 (4), pp.1113-1126</w:t>
+              <w:t xml:space="preserve">, 2022, 100 (2), pp.469-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912337v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 Disease Recognition Using Distributed Data Mining and Deep Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Detecting commonality and variability in use-case diagram variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra Fat Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas H Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzeh Eyal Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqer S Alja'Afreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abadleh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saqer Alja’afreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Applied Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 100 (2), pp.469-479</w:t>
+              <w:t xml:space="preserve">, 2022, 100 (4), pp.1113-1126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141155v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Evolution Understanding: Automatic Extraction of Software Identifiers Map for Object-Oriented Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.20 - 28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24138/jcomss.v17i1.1093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a software requirements specification and design for electronic IT news magazine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Msie’deen Ra’fat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed A. Alsuwaiket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (11), pp.104 - 118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21833/ijaas.2021.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tag Clouds for Software Documents Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Journal on Informatics Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tag Clouds for Object-Oriented Source Code Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Technology &amp; Applied Science Research (ETASR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.4243-4248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting software documentation with source code summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of advanced and applied sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.59 - 67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21833/ijaas.2019.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulating Module Assessment for Improved Academic Performance Predictability in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alsuwaiket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering, Technology &amp; Applied Science Research (ETASR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.4287-4291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48084/etasr.2794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Labeling of the Object-oriented Source Code: The Lotus Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Impact of the Object-Oriented Software Evolution on Software Metrics: The Iris Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science International-Lahore "Sci.Int.(Lahore)"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indian Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17485/ijst/2018/v11i8/121148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917801v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the Object-Oriented Software Evolution on Software Metrics: The Iris Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Automatic Labeling of the Object-oriented Source Code: The Lotus Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas H. Blasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science International-Lahore "Sci.Int.(Lahore)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917789v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Object-oriented Software for Understanding and Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (5), pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between the Rules Of Data Storage Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al-Shamailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alsarhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Database Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.129 - 136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14257/ijdta.2015.8.1.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Documentation of [Mined] Feature Implementations from Source Code Elements and Use-Case Diagrams with the REVPLINE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (10), pp.1413-1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218194014400142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01147898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A requirement model of local news WAP/WEB application for rural community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad M Frijat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.37 - 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2327,1200 +2348,1200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01003860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00981467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Traceability Links between Product Variants and Their Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVE: Reverse Variability Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00862514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00824184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Feature Models from the Object-Oriented Source Code of a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01004928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00824190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRI 2013 - IEEE 14th International Conference on Information Reuse &amp; Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00862512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VARY'2012: VARiability for You</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3530,154 +3551,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to recover feature models from object-oriented source code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VARY'2012: VARiability for You</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3687,188 +3708,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-oriented Software Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAP Lambert Academic Publishing, pp.1-84, 2019, 978-6200477279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reengineering Software Product Variants into Software Product Line: REVPLINE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Academic Publishing (LAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 p., 2014, 978-3-659-51125-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00981473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3878,157 +3899,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amman City, Jordan: Toward a Sustainable City from the Ground Up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City: Definitions, Architectures, Development Life Cycle, Technologies, Application Domains, Case Studies, Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4038,213 +4059,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Mining From a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Montpellier. 2013, pp.185-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Requirement Model of Local News WEB/WAP Application for Rural Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universiti Utara Malaysia. 2008, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4254,100 +4275,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Engineering Feature Models From Software Variants to Build Software Product Lines REVPLINE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Software Engineering [cs.SE]. Université Montpellier II - Sciences et Techniques du Languedoc, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01015102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4357,105 +4378,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Cities - A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Jordan. 2025, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4523,51 +4544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80B4F2FD"/>
+    <w:nsid w:val="082D1E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4754,51 +4775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ra039-fat-al-msie039-deen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-8735-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie&#8217;deen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37917/ijmrai.00.0.0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1571046420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/150118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami I. Serhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla M. Al-Tarawneh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/140123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal Salman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H. Blasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Alsuwaiket" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2021-0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jameel Al Nawaiseh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Albtoush" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Al Nawaiseh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2022.2.067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H Blasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer S Alja'Afreh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abadleh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Saraireh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Al-Akasasbeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer Alja&#8217;afreh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v17i1.1093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Msie&#8217;deen Ra&#8217;fat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2021.11.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2019.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alsuwaiket" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.2794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i8/121148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shamailh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alsarhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijdta.2015.8.1.14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M Frijat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01004928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books/about/Reengineering_Software_Product_Variants.html?id=98D0ngEACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060160v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ra039-fat-al-msie039-deen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QGeRXaMAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-8735-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie&#8217;deen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37917/ijmrai.00.0.0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1571046420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/150118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami I. Serhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla M. Al-Tarawneh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/140123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal Salman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H. Blasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Alsuwaiket" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss-2021-0155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jameel Al Nawaiseh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audi Albtoush" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Al Nawaiseh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2022.2.067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abadleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Saraireh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Al-Akasasbeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer Alja&#8217;afreh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Fat Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas H Blasi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqer S Alja'Afreh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24138/jcomss.v17i1.1093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Msie&#8217;deen Ra&#8217;fat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2021.11.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21833/ijaas.2019.01.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917823v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alsuwaiket" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.2794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2018/v11i8/121148" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Shamailh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alsarhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14257/ijdta.2015.8.1.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M Frijat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01004928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books/about/Reengineering_Software_Product_Variants.html?id=98D0ngEACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060160v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015102v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>