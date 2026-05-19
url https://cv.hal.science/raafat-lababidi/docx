--- v0 (2026-04-06)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raafat LABABIDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Self-Interference Cancellation in Differentially-Fed Shared-Patch Antenna Arrays For In-Band Full-Duplex Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Ouled Angoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Maël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nesrine Djama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Simpore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively and Differentially-Fed Shared Tx/Rx Antenna With Shielding Cavity for IBFD Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'Antennes à Polarisation Circulaire et à Forte Isolation Pour Liaisons &amp;quot;In-Band Full-Duplex&amp;quot; Pour CubeSats en Bande Ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des performances des topologies d'antennes In-Band Full-Duplex mono-statiques et bi-statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Ouled Angoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Using Monostatic Antennas with Near-Field Cancellation Technique in IBFD Phased Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Ouled Angoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Simpore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Kubwimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Microelectronics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Doha, Qatar. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM63406.2024.10815762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Feeding Network Topology for Patch Arrays Dedicated for Spatial Intersatellite Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivana El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly Polarized In-Band Full-Duplex Antenna Array for Ka-Band Inter-CubeSat Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 20th IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Quebec, Canada. pp.80-83, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Ultra-Wideband In-Band Full-Duplex Antenna System with Grating Lobes Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, Morocco. pp.86-89, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM56065.2022.10005440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'antennes Vivaldi en impression 3D métallisée Ultra-Large-Bande pour applications In-Band Full-duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’antennes In-Band Full-Duplex Ultra-Large-Bande à double polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.323-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Dual-Polarized Full-Duplex Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Communications (ATC'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ho Chi Minh city, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-40 GHz In-Phase/180° Out-of-Phase Power Dividers with Enhanced Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation – EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Mar 2020, Copenhagen, Denmark. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadside FD Antenna Topologies for Nanosat Intersatellite Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2020 (18th IEEE International NEWCAS Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviseur de Puissance Compact Ultra-Large-Bande 3-40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une étiquette sans contact Ultra-Large Bande impulsionnelle télé-alimentée en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2019 (COC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des différentes techniques d’annulation de l’auto-interférence au niveau RF/antennaire pour application Full-Duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analog All-Pass Phase-Shifter in 65-nm CMOS for 24/28 GHz on-Chip-and in-Package Phased-Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lajovic Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation d'une transmission Radio sur la couche physique (RF) par la technique du Full-Duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Hleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Security and Defence AISD2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverseur actif accordable large-bande à base de composants Non-Foster améliorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Wide- and Dual-Band Multilayer Electromagnetic Bandgap For Antenna Isolation and on-Package/PCB Noise Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Bantavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity (SPI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2018.8401663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band Active Tunable Phase Shifter Using Improved Non-Foster circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Ali Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.449-452, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Static Time Domain Study for Microwave Breast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Olleik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, istanbul, Turkey. pp.411-414, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2018.8612055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Miniaturized Wideband Electromagnetic Band-Gaps For Wideband Full-Duplex Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Bantavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th European Microwave Conference, EuMC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur compact passe-tout large-bande basé sur des lignes couplées à ondes lentes en CMOS 65nm à 28GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lajovic Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte pour la détection de tumeurs cancéreuses du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes, mai 2017 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UWB Antenna in direct breast contact for cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Ali Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSET 2017 (International Conference on Sensors, Networks, Smart and Emerging Technologies), Beirut, Lebanon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beirut, Lebanon. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Ultra-Large-Bande en contact direct avec le sein pour la détection de tumeurs cancéreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Ali Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes, mai 2017 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Back-Cavity Hilbert Fractal Antenna for Experimental Detection of Breast Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Middle East Conference on Antennas and Propagation (MECAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Eavesdropping Using SDR Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applications in Electronics Pervading Industry, Environment and Society (APPLEPIES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.208 - 214, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55071-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly integrated Active Dual Response Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur 360° compact large-bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP Bordeaux, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur 360 ° compact large-bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 èmes Journées Nationales Microondes, Juin 2015 - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband High Dynamic Range Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. dos Santos Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sophia Antipolis, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Antenna for Breast Tumor Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Perennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly integrated Active Dual Response Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI '15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Flexible Active Notch Filter For Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Passive Two-Path Notch Filter For UWB receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varactor tuned active miniature notch filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable low-pass active filter using active capacitor for multimode standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th conference on electronices, circuits and systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.619-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Semi-Lumped Dual Response Filter Using Active Capacitor Circuit for Multistandard Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC, CNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.838 - 841 - Print ISBN: 978-1-4244-7232-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtres Actifs permettant la coexistence des standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Hine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pass Active Filter Enabling DVB-H/T and GSM Standard CO-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louzir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENNE CIRCULAIRE À ONDES DE FUITE POUR LE DÉPOINTAGE DE FAISCEAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3162319. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de conversion analogique/numérique large bande et grande dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3056862. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre reconfigurable, commutable et désactivable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3018969. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering network in HR-Si silicon technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L.H. Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8847703 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre actif a réponse double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2013/087512 (A1) PCT/FR2011/0061524. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre stop bande actif avec capacité variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012/079776 (A1) PCT/FR2011/053674. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre stop bande actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012/079777 (A1) PCT/FR2011/053684. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de filtrage en technologie silicium SI-HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010/092308 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband 3D-printed vivaldi array for in-band full-duplex applications with a grating lobes reduction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.154885. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2023.154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra‐wideband antenna system for in‐band full‐duplex applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Broadband Matching of Electrically Small Antenna using combined Non-Foster and Passive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01672-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Channelized Bandstop Passive Filter Using Reconfigurable Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Al Shami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.591-596. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2018.5430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrow-band to ultra-wide-band microwave sensors in direct skin contact for breast cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Frameworks & Open Environments Applied To Cognitive Radio Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJETAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly compact tunable stop-band active filter for advanced communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (1), pp.207-219. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-013-0142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raafat LABABIDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Self-Interference Cancellation in Differentially-Fed Shared-Patch Antenna Arrays For In-Band Full-Duplex Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Ouled Angoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Maël Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nesrine Djama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Simpore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively and Differentially-Fed Shared Tx/Rx Antenna With Shielding Cavity for IBFD Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'Antennes à Polarisation Circulaire et à Forte Isolation Pour Liaisons &amp;quot;In-Band Full-Duplex&amp;quot; Pour CubeSats en Bande Ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des performances des topologies d'antennes In-Band Full-Duplex mono-statiques et bi-statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Ouled Angoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Using Monostatic Antennas with Near-Field Cancellation Technique in IBFD Phased Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Ouled Angoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Simpore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thierry Kubwimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Microelectronics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Doha, Qatar. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM63406.2024.10815762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Feeding Network Topology for Patch Arrays Dedicated for Spatial Intersatellite Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivana El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly Polarized In-Band Full-Duplex Antenna Array for Ka-Band Inter-CubeSat Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 20th IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Quebec, Canada. pp.80-83, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Ultra-Wideband In-Band Full-Duplex Antenna System with Grating Lobes Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Casablanca, Morocco. pp.86-89, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM56065.2022.10005440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’antennes In-Band Full-Duplex Ultra-Large-Bande à double polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.323-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'antennes Vivaldi en impression 3D métallisée Ultra-Large-Bande pour applications In-Band Full-duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Dual-Polarized Full-Duplex Antenna Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Communications (ATC'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ho Chi Minh city, Vietnam. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-40 GHz In-Phase/180° Out-of-Phase Power Dividers with Enhanced Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Antennas and Propagation – EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Mar 2020, Copenhagen, Denmark. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadside FD Antenna Topologies for Nanosat Intersatellite Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2020 (18th IEEE International NEWCAS Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviseur de Puissance Compact Ultra-Large-Bande 3-40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une étiquette sans contact Ultra-Large Bande impulsionnelle télé-alimentée en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Egels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dehaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés 2019 (COC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des différentes techniques d’annulation de l’auto-interférence au niveau RF/antennaire pour application Full-Duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation d'une transmission Radio sur la couche physique (RF) par la technique du Full-Duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Hleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Security and Defence AISD2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analog All-Pass Phase-Shifter in 65-nm CMOS for 24/28 GHz on-Chip-and in-Package Phased-Array Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lajovic Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverseur actif accordable large-bande à base de composants Non-Foster améliorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-band Active Tunable Phase Shifter Using Improved Non-Foster circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Ali Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.449-452, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Wide- and Dual-Band Multilayer Electromagnetic Bandgap For Antenna Isolation and on-Package/PCB Noise Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Bantavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 22nd Workshop on Signal and Power Integrity (SPI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2018.8401663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Static Time Domain Study for Microwave Breast Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Olleik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, istanbul, Turkey. pp.411-414, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2018.8612055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Miniaturized Wideband Electromagnetic Band-Gaps For Wideband Full-Duplex Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Bantavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th European Microwave Conference, EuMC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte pour la détection de tumeurs cancéreuses du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes, mai 2017 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur compact passe-tout large-bande basé sur des lignes couplées à ondes lentes en CMOS 65nm à 28GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Lajovic Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UWB Antenna in direct breast contact for cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Ali Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSET 2017 (International Conference on Sensors, Networks, Smart and Emerging Technologies), Beirut, Lebanon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beirut, Lebanon. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne Ultra-Large-Bande en contact direct avec le sein pour la détection de tumeurs cancéreuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Ali Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes, mai 2017 - Saint-Malo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Eavesdropping Using SDR Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Applications in Electronics Pervading Industry, Environment and Society (APPLEPIES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy. pp.208 - 214, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55071-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Back-Cavity Hilbert Fractal Antenna for Experimental Detection of Breast Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Middle East Conference on Antennas and Propagation (MECAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur 360° compact large-bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP Bordeaux, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déphaseur 360 ° compact large-bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 èmes Journées Nationales Microondes, Juin 2015 - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact highly selective passive notch filter for 3.1–5 GHz UWB receiver system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly integrated Active Dual Response Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband High Dynamic Range Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. dos Santos Fagundes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sophia Antipolis, Aug 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Antenna for Breast Tumor Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Perennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Grenoble, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly integrated Active Dual Response Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI '15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Flexible Active Notch Filter For Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized Passive Two-Path Notch Filter For UWB receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varactor tuned active miniature notch filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable low-pass active filter using active capacitor for multimode standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 18th conference on electronices, circuits and systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.619-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Semi-Lumped Dual Response Filter Using Active Capacitor Circuit for Multistandard Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC, CNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.838 - 841 - Print ISBN: 978-1-4244-7232-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtres Actifs permettant la coexistence des standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Hine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pass Active Filter Enabling DVB-H/T and GSM Standard CO-existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louzir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENNE CIRCULAIRE À ONDES DE FUITE POUR LE DÉPOINTAGE DE FAISCEAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3162319. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de conversion analogique/numérique large bande et grande dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3056862. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre reconfigurable, commutable et désactivable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3018969. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering network in HR-Si silicon technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L.H. Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8847703 B2. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre actif a réponse double</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2013/087512 (A1) PCT/FR2011/0061524. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre stop bande actif avec capacité variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012/079776 (A1) PCT/FR2011/053674. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre stop bande actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lo Hine Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012/079777 (A1) PCT/FR2011/053684. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de filtrage en technologie silicium SI-HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010/092308 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-wideband 3D-printed vivaldi array for in-band full-duplex applications with a grating lobes reduction approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.154885. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2023.154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra‐wideband antenna system for in‐band full‐duplex applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Broadband Matching of Electrically Small Antenna using combined Non-Foster and Passive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadou Al Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01672-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Channelized Bandstop Passive Filter Using Reconfigurable Phase Shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Al Shami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.591-596. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2018.5430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From narrow-band to ultra-wide-band microwave sensors in direct skin contact for breast cancer detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Katbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raafat Lababidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.221-234. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-018-1114-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Frameworks & Open Environments Applied To Cognitive Radio Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJETAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly compact tunable stop-band active filter for advanced communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad-Raafat Lababidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Louzir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (1), pp.207-219. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-013-0142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05411534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nesrine Djama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05450476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04606998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04607012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivana El Hajj Chehade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Rachid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Sadek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03760403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM56065.2022.10005440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04148978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03428804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02780479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02136008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lajovic Carneiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02136076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hleiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadou Al Mokdad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01821763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Bantavis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadou Ali Al Mokdad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02136036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Katbay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Olleik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8612055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01414983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Quiniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55071-8_27" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Jeune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01149727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Fagundes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Naour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine Tong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05450273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L.H. Tong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04606987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre P&#233;rennec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2023.154885" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03428256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02781014v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01672-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01876724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Shami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5430" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01821707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1114-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0142-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZWF90P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05411534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ouled Angoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nesrine Djama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Simpore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05450476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Lababidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04606998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04607012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04849406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Kubwimana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM63406.2024.10815762" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivana El Hajj Chehade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Rachid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Sadek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03760403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM56065.2022.10005440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03716380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04148978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03428804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02497561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02780479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehaese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02136076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hleiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02136008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lajovic Carneiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02135810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadou Al Mokdad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadou Ali Al Mokdad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01821763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Bantavis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2018.8401663" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02136036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Katbay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Olleik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2018.8612055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Raafat Lababidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01589873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01507279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Quiniou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55071-8_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01414983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01149727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Jeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Fagundes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lo Hine Tong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Naour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine Tong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Hine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05450273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298239v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L.H. Tong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04606987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre P&#233;rennec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2023.154885" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03428256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02781014v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01672-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01876724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Shami" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5430" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01821707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1114-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0142-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZWF90P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>