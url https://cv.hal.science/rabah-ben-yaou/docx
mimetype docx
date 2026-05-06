--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rabah Ben Yaou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: natural history and risk prediction of heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.ehag104. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Right Ventricular Systolic Dysfunction in Patients With Duchenne Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (16), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.122.027231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.jmg-2023-109473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of diaphragm inspiratory motion, diaphragm thickening, and its performance for predicting respiratory restrictive pattern in Duchenne muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.27432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMA2-Related Muscular Dystrophy: The Importance of Accurate Phenotyping and Brain Imaging in the Diagnosis of LGMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-221555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Janmaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies’ Treatments Systematic Review: A Contribution Towards a ‘Treatabolome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International retrospective natural history study of LMNA-related congenital muscular dystrophy Short Title: LMNA-CMD natural history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomi Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntoni Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab075/6220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIP: a novel gene causing rhabdomyolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4834. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: systematic pan-European data sharing and collaborative analysis to solve rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Zurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelia Ellwanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenka E L M Vissers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Synofzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIP : un nouveau gène de rhabdomyolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving patients with rare diseases through programmatic reanalysis of genome-phenome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katharina Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Te Paske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Yavari Dizjikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marini Bettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Glynne Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1337 - 1347. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between prophylactic angiotensin-converting enzyme inhibitors and overall survival in Duchenne muscular dystrophy—analysis of registry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehab054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low Residual Dystrophin Quantity Is Associated with Milder Dystrophinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Stantzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (2), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cardiac outcomes by early treatment with angiotensin-converting enzyme inhibitors in Becker muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Motté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Béhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.495 - 502. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular dystrophy with arrhythmia caused by loss-of-function mutations in BVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boel de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e321. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DM-scope registry: a rare disease innovative framework bridging the gap between research and medical care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puymirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-linked Emery–Dreifuss muscular dystrophy manifesting with adult onset axial weakness, camptocormia, and minimal joint contractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Yves Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaїs Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (9), pp.678-683. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic characterization as predictors of DMD 45 to 55 multi-exon skipping therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.S165. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04414398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02355424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a New Risk Prediction Score for Life-Threatening Ventricular Tachyarrhythmias in Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.039410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiometabolic assessment of lamin A/C gene mutation carriers: A phenotype-genotype correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kwapich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Espiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Ninni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brigadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Diabetes &amp; metabolism, 45, pp.382-389. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left bundle branch block in Duchenne muscular dystrophy: Prevalence, genetic relationship and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190518. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-708-5p and miR-34c-5p are involved in nNOS regulation in dystrophic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Holtzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-018-0161-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HMGCR antibody–related necrotizing zutoimmune myopathy mimicking muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (06), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1604402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical heterogeneity and phenotype/genotype findings in 5 families with &ITGYG1&IT deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (6), pp.e208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Random Distribution of DMD Deletion Breakpoints and Implication of Double Strand Breaks Repair and Replication Error Repair Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deburgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac arrhythmia and late-onset muscle weakness caused by a myofibrillar myopathy with unusual histopathological features due to a novel missense mutation in FLNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avila-Smirnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batonnet-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (10), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ambulant Duchenne patients theoretically treatable by Exon 53 skipping have severe phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker muscular dystrophy severity is linked to the structure of dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raguénès-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (5), pp.1267-79. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddu537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new titinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (24), pp.2126-2135. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common French-Italian laminopathy registry – update & future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), pp.O31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-O31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminin α2 Deficiency-Related Muscular Dystrophy Mimicking Emery-Dreifuss and Collagen VI related Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Marc Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of TRIM32 deletions in LGMD patients analyzed by a combined strategy of CGH array and massively parallel sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.929-934. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simindokht Ziaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TREAT-NMD Duchenne Muscular Dystrophy Registries: Conception, Design, and Utilization by Industry and Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rafferty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Monges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Moresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (11), pp.1449 - 1457. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the structural and functional impact of in-frame mutations of the DMD gene, using the tools included in the eDystrophin online database.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lucchetti-Miganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-7-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00736304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouin-Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type B mandibuloacral dysplasia with congenital myopathy due to homozygous ZMPSTE24 missense mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P431 Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S160, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss disease and related disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Forum of Neuromuscular diseases of the Scientific Department of Neuromuscular Diseases of the Brazilian Academy of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case: Patient with only one CAPN3 variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Skeletal Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New risk prediction score for life-threatening ventricular tachyarrhythmias in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France. pp.5164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA-linked lipodystrophy : new insight on cardiovascular phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lascols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in young children with LMNA mutations and dropped head syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Natera-de Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. pp.S141, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche clinique du CNMR Ile de France (Hôpital Necker Enfants Malades)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French OPALE registry update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMNA consortium Meeting at Institute of Health Carlos III – ISCIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l’utilisation des corticoïdes dans les laminopathies de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio García-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-García de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème congrès de la Société Française de Neurologie Pédiatrique, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Rare Diseases &amp; Orphan Products 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 28 (Suppl 1), pp.P18.57.A, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dystrophin espression and clinical phenotype using high-throughput digital immunoanalysis in Duchenne and Becker muscular dystrophy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S90, 2019, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGMD, exercise intolerance, ptosis, ophthalmoplegia and dermatologic features: the phenotypic pleiotropy of plectinopathies in 8 French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juntas-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S140, 2019, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CORTICOIDES ORAUX, UNE OPTION THERAPEUTIQUE DANS LES LAMINOPATHIES CONGENITALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez-Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, ultrastructural and western blot analysis in adult and child with PLEC1-related myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S138, 2019, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystrophin quantification in Duchenne and Becker muscular dystrophy: correlation between dystrophin protein and clinical phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th UK Neuromuscular Translational Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom. Neuromuscular Disorders, 28, pp.S7-S8, 2018, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-8966(18)30310-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVES loss-of-function mutations in limb-girdle muscular dystrophy 2X with cardiac conduction disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S59-S60, 2018, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the international LMNA -related congenital and childhood onset muscular dystrophy retrospective natural history study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S137-S138, 2017, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of a French cohort of GNE -mutation negative inclusion body myopathy patients using exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S149, 2017, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel INPP5K mutation in a sibship from the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S110-S111, 2017, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid treatment in early-onset lamin A/C related muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S138, 2017, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rabah Ben Yaou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: natural history and risk prediction of heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.ehag104. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Right Ventricular Systolic Dysfunction in Patients With Duchenne Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (16), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.122.027231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.jmg-2023-109473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of diaphragm inspiratory motion, diaphragm thickening, and its performance for predicting respiratory restrictive pattern in Duchenne muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.27432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMA2-Related Muscular Dystrophy: The Importance of Accurate Phenotyping and Brain Imaging in the Diagnosis of LGMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-221555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Janmaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4834. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International retrospective natural history study of LMNA-related congenital muscular dystrophy Short Title: LMNA-CMD natural history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomi Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntoni Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab075/6220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies’ Treatments Systematic Review: A Contribution Towards a ‘Treatabolome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: systematic pan-European data sharing and collaborative analysis to solve rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Zurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelia Ellwanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenka E L M Vissers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Synofzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIP : un nouveau gène de rhabdomyolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving patients with rare diseases through programmatic reanalysis of genome-phenome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katharina Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Te Paske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Yavari Dizjikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marini Bettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Glynne Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1337 - 1347. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between prophylactic angiotensin-converting enzyme inhibitors and overall survival in Duchenne muscular dystrophy—analysis of registry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehab054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cardiac outcomes by early treatment with angiotensin-converting enzyme inhibitors in Becker muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Motté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Béhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.495 - 502. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low Residual Dystrophin Quantity Is Associated with Milder Dystrophinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Stantzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (2), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular dystrophy with arrhythmia caused by loss-of-function mutations in BVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boel de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e321. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-linked Emery–Dreifuss muscular dystrophy manifesting with adult onset axial weakness, camptocormia, and minimal joint contractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Yves Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaїs Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (9), pp.678-683. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DM-scope registry: a rare disease innovative framework bridging the gap between research and medical care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puymirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02355424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic characterization as predictors of DMD 45 to 55 multi-exon skipping therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.S165. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04414398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a New Risk Prediction Score for Life-Threatening Ventricular Tachyarrhythmias in Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.039410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left bundle branch block in Duchenne muscular dystrophy: Prevalence, genetic relationship and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190518. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiometabolic assessment of lamin A/C gene mutation carriers: A phenotype-genotype correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kwapich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Espiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Ninni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brigadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Diabetes &amp; metabolism, 45, pp.382-389. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-708-5p and miR-34c-5p are involved in nNOS regulation in dystrophic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Holtzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-018-0161-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HMGCR antibody–related necrotizing zutoimmune myopathy mimicking muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (06), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1604402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical heterogeneity and phenotype/genotype findings in 5 families with &ITGYG1&IT deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (6), pp.e208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Random Distribution of DMD Deletion Breakpoints and Implication of Double Strand Breaks Repair and Replication Error Repair Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deburgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac arrhythmia and late-onset muscle weakness caused by a myofibrillar myopathy with unusual histopathological features due to a novel missense mutation in FLNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avila-Smirnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batonnet-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (10), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ambulant Duchenne patients theoretically treatable by Exon 53 skipping have severe phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker muscular dystrophy severity is linked to the structure of dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raguénès-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (5), pp.1267-79. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddu537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new titinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (24), pp.2126-2135. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminin α2 Deficiency-Related Muscular Dystrophy Mimicking Emery-Dreifuss and Collagen VI related Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Marc Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common French-Italian laminopathy registry – update & future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), pp.O31. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-O31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of TRIM32 deletions in LGMD patients analyzed by a combined strategy of CGH array and massively parallel sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.929-934. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simindokht Ziaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TREAT-NMD Duchenne Muscular Dystrophy Registries: Conception, Design, and Utilization by Industry and Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rafferty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Monges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Moresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (11), pp.1449 - 1457. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the structural and functional impact of in-frame mutations of the DMD gene, using the tools included in the eDystrophin online database.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lucchetti-Miganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-7-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00736304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouin-Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type B mandibuloacral dysplasia with congenital myopathy due to homozygous ZMPSTE24 missense mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P431 Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S160, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss disease and related disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Forum of Neuromuscular diseases of the Scientific Department of Neuromuscular Diseases of the Brazilian Academy of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case: Patient with only one CAPN3 variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Skeletal Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New risk prediction score for life-threatening ventricular tachyarrhythmias in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France. pp.5164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA-linked lipodystrophy : new insight on cardiovascular phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lascols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in young children with LMNA mutations and dropped head syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Natera-de Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. pp.S141, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche clinique du CNMR Ile de France (Hôpital Necker Enfants Malades)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French OPALE registry update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMNA consortium Meeting at Institute of Health Carlos III – ISCIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l’utilisation des corticoïdes dans les laminopathies de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio García-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-García de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème congrès de la Société Française de Neurologie Pédiatrique, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Rare Diseases &amp; Orphan Products 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 28 (Suppl 1), pp.P18.57.A, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dystrophin espression and clinical phenotype using high-throughput digital immunoanalysis in Duchenne and Becker muscular dystrophy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S90, 2019, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGMD, exercise intolerance, ptosis, ophthalmoplegia and dermatologic features: the phenotypic pleiotropy of plectinopathies in 8 French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juntas-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S140, 2019, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CORTICOIDES ORAUX, UNE OPTION THERAPEUTIQUE DANS LES LAMINOPATHIES CONGENITALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez-Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, ultrastructural and western blot analysis in adult and child with PLEC1-related myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S138, 2019, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystrophin quantification in Duchenne and Becker muscular dystrophy: correlation between dystrophin protein and clinical phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th UK Neuromuscular Translational Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom. Neuromuscular Disorders, 28, pp.S7-S8, 2018, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-8966(18)30310-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVES loss-of-function mutations in limb-girdle muscular dystrophy 2X with cardiac conduction disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S59-S60, 2018, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the international LMNA -related congenital and childhood onset muscular dystrophy retrospective natural history study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S137-S138, 2017, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel INPP5K mutation in a sibship from the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S110-S111, 2017, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of a French cohort of GNE -mutation negative inclusion body myopathy patients using exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S149, 2017, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid treatment in early-onset lamin A/C related muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S138, 2017, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proukhnitzky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yaou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;tay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savarese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Demidov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-221555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara de Sandre-Giovannoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomi Yun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D&#8217;amico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntoni Francesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab075/6220465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270971v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Zurek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Ellwanger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenka E L M Vissers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Synofzik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00859-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03475162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352530v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharina Sommer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Te Paske" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Yavari Dizjikan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marini Bettolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Glynne Gut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00852-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Amthor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stalens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Stantzou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25951" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464423v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mott&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;hin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Ridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselbergh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel de Paepe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000321" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Antonio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puymirat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brisset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Yves Carlier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#1111;s Chanut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04414398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gargaun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wahbi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yaou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sol&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.449" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gossios" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.039410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ninni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brigadeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ogna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Chaffaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190518" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gargaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Holtzmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-018-0161-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jouen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1604402" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010378v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Dahlqvist" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaist" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000208" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deburgrave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vasson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avila-Smirnow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. B&#233;cane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.07.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annoussamy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150100" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu537" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-O31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc B&#233;cane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bladen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rafferty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Straub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Monges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moresco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JFW87H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00736304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucchetti-Miganeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kaplan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Quijano-Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.372" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gartioux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mezdari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wahbi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Yaou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gandjbakhch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gossios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeru" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Garcia de la Banda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Natera-de Benito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.370" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garc&#237;a-Uzquiano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Garc&#237;a de la Banda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atalaia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piscia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973454v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglioni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sardone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domingos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.199" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH3KXPZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juntas-Morales" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.366" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8V9C3V3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez-Garcia de la Banda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clarke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nascimento" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973473v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lac&#232;ne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelaine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.359" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3404MF2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8966(18)30310-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLPZ2CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nelson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Ridder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselbergh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.165" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLC4P3P6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafor&#234;t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.205" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973393v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urtizberea" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.071" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973411v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;nnemann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutkowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.167" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proukhnitzky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yaou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;tay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savarese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Demidov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-221555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomi Yun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D&#8217;amico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntoni Francesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab075/6220465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara de Sandre-Giovannoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Zurek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Ellwanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenka E L M Vissers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Synofzik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00859-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03475162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352530v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharina Sommer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Te Paske" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Yavari Dizjikan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marini Bettolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Glynne Gut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00852-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Amthor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stalens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mott&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;hin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Stantzou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Ridder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselbergh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel de Paepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brisset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Yves Carlier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#1111;s Chanut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Antonio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puymirat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04414398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gargaun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wahbi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sol&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDPRTSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gossios" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.039410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ogna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Chaffaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ninni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brigadeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gargaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Holtzmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-018-0161-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jouen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1604402" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010378v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Dahlqvist" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaist" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000208" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deburgrave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vasson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avila-Smirnow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. B&#233;cane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.07.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annoussamy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150100" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu537" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc B&#233;cane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150093" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-O31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bladen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rafferty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Straub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Monges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moresco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JFW87H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00736304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucchetti-Miganeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kaplan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Quijano-Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.372" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gartioux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mezdari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wahbi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Yaou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gandjbakhch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gossios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeru" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Garcia de la Banda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Natera-de Benito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.370" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garc&#237;a-Uzquiano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Garc&#237;a de la Banda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atalaia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piscia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973454v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglioni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sardone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domingos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.199" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH3KXPZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juntas-Morales" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.366" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8V9C3V3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez-Garcia de la Banda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clarke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nascimento" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973473v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lac&#232;ne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelaine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.359" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3404MF2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8966(18)30310-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLPZ2CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nelson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Ridder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselbergh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.165" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLC4P3P6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urtizberea" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouil" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.071" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafor&#234;t" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.205" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BT42Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;nnemann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutkowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.167" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>