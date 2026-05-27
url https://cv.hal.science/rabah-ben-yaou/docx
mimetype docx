--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rabah Ben Yaou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: natural history and risk prediction of heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.ehag104. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Right Ventricular Systolic Dysfunction in Patients With Duchenne Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (16), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.122.027231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.jmg-2023-109473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of diaphragm inspiratory motion, diaphragm thickening, and its performance for predicting respiratory restrictive pattern in Duchenne muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.27432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMA2-Related Muscular Dystrophy: The Importance of Accurate Phenotyping and Brain Imaging in the Diagnosis of LGMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-221555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Janmaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4834. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International retrospective natural history study of LMNA-related congenital muscular dystrophy Short Title: LMNA-CMD natural history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomi Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntoni Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab075/6220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies’ Treatments Systematic Review: A Contribution Towards a ‘Treatabolome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: systematic pan-European data sharing and collaborative analysis to solve rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Zurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelia Ellwanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenka E L M Vissers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Synofzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIP : un nouveau gène de rhabdomyolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving patients with rare diseases through programmatic reanalysis of genome-phenome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katharina Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Te Paske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Yavari Dizjikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marini Bettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Glynne Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1337 - 1347. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between prophylactic angiotensin-converting enzyme inhibitors and overall survival in Duchenne muscular dystrophy—analysis of registry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehab054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cardiac outcomes by early treatment with angiotensin-converting enzyme inhibitors in Becker muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Motté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Béhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.495 - 502. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low Residual Dystrophin Quantity Is Associated with Milder Dystrophinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Stantzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (2), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular dystrophy with arrhythmia caused by loss-of-function mutations in BVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boel de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e321. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-linked Emery–Dreifuss muscular dystrophy manifesting with adult onset axial weakness, camptocormia, and minimal joint contractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Yves Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaїs Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (9), pp.678-683. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DM-scope registry: a rare disease innovative framework bridging the gap between research and medical care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puymirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02355424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic characterization as predictors of DMD 45 to 55 multi-exon skipping therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.S165. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04414398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a New Risk Prediction Score for Life-Threatening Ventricular Tachyarrhythmias in Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.039410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left bundle branch block in Duchenne muscular dystrophy: Prevalence, genetic relationship and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190518. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiometabolic assessment of lamin A/C gene mutation carriers: A phenotype-genotype correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kwapich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Espiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Ninni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brigadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Diabetes &amp; metabolism, 45, pp.382-389. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-708-5p and miR-34c-5p are involved in nNOS regulation in dystrophic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Holtzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-018-0161-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HMGCR antibody–related necrotizing zutoimmune myopathy mimicking muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (06), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1604402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical heterogeneity and phenotype/genotype findings in 5 families with &ITGYG1&IT deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (6), pp.e208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Random Distribution of DMD Deletion Breakpoints and Implication of Double Strand Breaks Repair and Replication Error Repair Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deburgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac arrhythmia and late-onset muscle weakness caused by a myofibrillar myopathy with unusual histopathological features due to a novel missense mutation in FLNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avila-Smirnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batonnet-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (10), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ambulant Duchenne patients theoretically treatable by Exon 53 skipping have severe phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker muscular dystrophy severity is linked to the structure of dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raguénès-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (5), pp.1267-79. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddu537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new titinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (24), pp.2126-2135. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminin α2 Deficiency-Related Muscular Dystrophy Mimicking Emery-Dreifuss and Collagen VI related Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Marc Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common French-Italian laminopathy registry – update & future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), pp.O31. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-O31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of TRIM32 deletions in LGMD patients analyzed by a combined strategy of CGH array and massively parallel sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.929-934. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simindokht Ziaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TREAT-NMD Duchenne Muscular Dystrophy Registries: Conception, Design, and Utilization by Industry and Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rafferty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Monges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Moresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (11), pp.1449 - 1457. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the structural and functional impact of in-frame mutations of the DMD gene, using the tools included in the eDystrophin online database.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lucchetti-Miganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-7-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00736304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouin-Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type B mandibuloacral dysplasia with congenital myopathy due to homozygous ZMPSTE24 missense mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P431 Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S160, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss disease and related disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Forum of Neuromuscular diseases of the Scientific Department of Neuromuscular Diseases of the Brazilian Academy of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case: Patient with only one CAPN3 variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Skeletal Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New risk prediction score for life-threatening ventricular tachyarrhythmias in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France. pp.5164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA-linked lipodystrophy : new insight on cardiovascular phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lascols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in young children with LMNA mutations and dropped head syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Natera-de Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. pp.S141, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche clinique du CNMR Ile de France (Hôpital Necker Enfants Malades)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French OPALE registry update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMNA consortium Meeting at Institute of Health Carlos III – ISCIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l’utilisation des corticoïdes dans les laminopathies de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio García-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-García de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème congrès de la Société Française de Neurologie Pédiatrique, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Rare Diseases &amp; Orphan Products 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 28 (Suppl 1), pp.P18.57.A, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dystrophin espression and clinical phenotype using high-throughput digital immunoanalysis in Duchenne and Becker muscular dystrophy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S90, 2019, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGMD, exercise intolerance, ptosis, ophthalmoplegia and dermatologic features: the phenotypic pleiotropy of plectinopathies in 8 French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juntas-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S140, 2019, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CORTICOIDES ORAUX, UNE OPTION THERAPEUTIQUE DANS LES LAMINOPATHIES CONGENITALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez-Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, ultrastructural and western blot analysis in adult and child with PLEC1-related myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S138, 2019, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystrophin quantification in Duchenne and Becker muscular dystrophy: correlation between dystrophin protein and clinical phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th UK Neuromuscular Translational Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom. Neuromuscular Disorders, 28, pp.S7-S8, 2018, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-8966(18)30310-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVES loss-of-function mutations in limb-girdle muscular dystrophy 2X with cardiac conduction disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S59-S60, 2018, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the international LMNA -related congenital and childhood onset muscular dystrophy retrospective natural history study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S137-S138, 2017, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel INPP5K mutation in a sibship from the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S110-S111, 2017, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of a French cohort of GNE -mutation negative inclusion body myopathy patients using exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S149, 2017, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid treatment in early-onset lamin A/C related muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S138, 2017, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rabah Ben Yaou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies: natural history and risk prediction of heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.ehag104. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehag104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis of Right Ventricular Systolic Dysfunction in Patients With Duchenne Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (16), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.122.027231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin copy number variations associated with dominant inherited phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Savarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Demidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (4), pp.jmg-2023-109473. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg-2023-109473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solve-RD ClinVar-based reanalysis of 1522 index cases from ERN-ITHACA reveals common pitfalls and misinterpretations in exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denommé-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Matalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.100018. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gim.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of diaphragm inspiratory motion, diaphragm thickening, and its performance for predicting respiratory restrictive pattern in Duchenne muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee S Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (1), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.27432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMA2-Related Muscular Dystrophy: The Importance of Accurate Phenotyping and Brain Imaging in the Diagnosis of LGMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Masingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Métay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-221555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunnigan lipodystrophy syndrome: French National Diagnosis and Care Protocol (PNDS; Protocole National de Diagnostic et de Soins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Mosbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Janmaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13023-022-02308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International retrospective natural history study of LMNA-related congenital muscular dystrophy Short Title: LMNA-CMD natural history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomi Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele D’amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntoni Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab075/6220465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminopathies’ Treatments Systematic Review: A Contribution Towards a ‘Treatabolome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara de Sandre-Giovannoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical Advances of Therapies for Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solve-RD: systematic pan-European data sharing and collaborative analysis to solve rare diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Zurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornelia Ellwanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenka E L M Vissers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Schüle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Synofzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00859-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIP : un nouveau gène de rhabdomyolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-48. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving patients with rare diseases through programmatic reanalysis of genome-phenome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Katharina Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Te Paske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Yavari Dizjikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marini Bettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Glynne Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (9), pp.1337 - 1347. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-021-00852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between prophylactic angiotensin-converting enzyme inhibitors and overall survival in Duchenne muscular dystrophy—analysis of registry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Amthor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehab054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved cardiac outcomes by early treatment with angiotensin-converting enzyme inhibitors in Becker muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Motté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Béhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), pp.495 - 502. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/jnd-200620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very Low Residual Dystrophin Quantity Is Associated with Milder Dystrophinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan de Feraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Stantzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89 (2), pp.280-292. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ana.25951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9040844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular dystrophy with arrhythmia caused by loss-of-function mutations in BVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boel de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e321. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DM-scope registry: a rare disease innovative framework bridging the gap between research and medical care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puymirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-linked Emery–Dreifuss muscular dystrophy manifesting with adult onset axial weakness, camptocormia, and minimal joint contractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Yves Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaїs Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (9), pp.678-683. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL1 is a major host factor for chikungunya virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bonnet-Madin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliya Kril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 574 (7777), pp.259-263. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1578-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02355424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic characterization as predictors of DMD 45 to 55 multi-exon skipping therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromuscular Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.S165. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04414398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a New Risk Prediction Score for Life-Threatening Ventricular Tachyarrhythmias in Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140 (4), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.118.039410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Left bundle branch block in Duchenne muscular dystrophy: Prevalence, genetic relationship and prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Fayssoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190518. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiometabolic assessment of lamin A/C gene mutation carriers: A phenotype-genotype correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kwapich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Espiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Ninni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brigadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Diabetes &amp; metabolism, 45, pp.382-389. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diabet.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR-708-5p and miR-34c-5p are involved in nNOS regulation in dystrophic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Peccate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gargaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Holtzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13395-018-0161-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Characterization of a French Cohort of GNE-mutation negative inclusion body myopathy patients with exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle &amp; Nerve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.993-997. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mus.25638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HMGCR antibody–related necrotizing zutoimmune myopathy mimicking muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jaillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (06), pp.473-476. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0037-1604402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical heterogeneity and phenotype/genotype findings in 5 families with &ITGYG1&IT deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Dahlqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (6), pp.e208. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXG.0000000000000208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac arrhythmia and late-onset muscle weakness caused by a myofibrillar myopathy with unusual histopathological features due to a novel missense mutation in FLNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avila-Smirnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batonnet-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (10), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2016.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Random Distribution of DMD Deletion Breakpoints and Implication of Double Strand Breaks Repair and Replication Error Repair Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deburgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ambulant Duchenne patients theoretically treatable by Exon 53 skipping have severe phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Guiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Annoussamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becker muscular dystrophy severity is linked to the structure of dystrophin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Raguénès-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (5), pp.1267-79. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddu537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new titinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (24), pp.2126-2135. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common French-Italian laminopathy registry – update & future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (Suppl 2), pp.O31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-10-S2-O31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminin α2 Deficiency-Related Muscular Dystrophy Mimicking Emery-Dreifuss and Collagen VI related Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Allamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Marc Bécane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.229 - 240. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JND-150093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of TRIM32 deletions in LGMD patients analyzed by a combined strategy of CGH array and massively parallel sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baulande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (7), pp.929-934. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2014.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simindokht Ziaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ehret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mamchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02426468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TREAT-NMD Duchenne Muscular Dystrophy Registries: Conception, Design, and Utilization by Industry and Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rafferty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Monges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Moresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (11), pp.1449 - 1457. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/humu.22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the structural and functional impact of in-frame mutations of the DMD gene, using the tools included in the eDystrophin online database.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lucchetti-Miganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1172-7-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00736304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Drouin-Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pedergnana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type B mandibuloacral dysplasia with congenital myopathy due to homozygous ZMPSTE24 missense mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Quijano-Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P431 Steroid treatment may change natural history in congenital laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Annual Congress of the World Muscle Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Charleston SC, United States. pp.S160, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2023.07.372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emery-Dreifuss disease and related disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Forum of Neuromuscular diseases of the Scientific Department of Neuromuscular Diseases of the Brazilian Academy of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Case: Patient with only one CAPN3 variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Leturq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nectoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solve-RD Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole exome sequencing identifies compound heterozygous missense variants in the LOXL4 gene: a novel candidate cause of contractural myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gartioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mezdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Skeletal Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference (Covid), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New risk prediction score for life-threatening ventricular tachyarrhythmias in laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Wahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gandjbakhch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gossios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Society-of-Cardiology (ESC) / World Congress of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Paris, France. pp.5164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMNA-linked lipodystrophy : new insight on cardiovascular phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jeru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Stalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lascols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th UK Nuclear Envelope Disease and Chrmatin Organisation Meeting / 3rd International Meeting on Laminopathies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroid treatment may change natural history in young children with LMNA mutations and dropped head syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gomez Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Natera-de Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. pp.S141, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Laminopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche clinique du CNMR Ile de France (Hôpital Necker Enfants Malades)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French OPALE registry update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ben Yaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMNA consortium Meeting at Institute of Health Carlos III – ISCIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de l’utilisation des corticoïdes dans les laminopathies de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio García-Uzquiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gómez-García de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème congrès de la Société Française de Neurologie Pédiatrique, Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamin A/C Assembly Defects in LMNA-Congenital Muscular Dystrophy Is Responsible for the Increased Severity of the Disease Compared with Emery–Dreifuss Muscular Dystrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne T Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Brull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Azibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Benarroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de la Société Française de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Rare Diseases &amp; Orphan Products 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatabolome: a rare diseases treatment awareness project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Atalaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Piscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHG 2020.2 - European Human Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Virtual conference, United Kingdom. Eur. J. Hum. Genet., 28 (Suppl 1), pp.P18.57.A, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between dystrophin espression and clinical phenotype using high-throughput digital immunoanalysis in Duchenne and Becker muscular dystrophy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scaglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S90, 2019, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGMD, exercise intolerance, ptosis, ophthalmoplegia and dermatologic features: the phenotypic pleiotropy of plectinopathies in 8 French families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stojkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Juntas-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S140, 2019, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CORTICOIDES ORAUX, UNE OPTION THERAPEUTIQUE DANS LES LAMINOPATHIES CONGENITALES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gomez-Garcia de la Banda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées annuelles de la Société Françasie de Myologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, ultrastructural and western blot analysis in adult and child with PLEC1-related myopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Copenhagen, Denmark. 29, pp.S138, 2019, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2019.06.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystrophin quantification in Duchenne and Becker muscular dystrophy: correlation between dystrophin protein and clinical phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Torelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th UK Neuromuscular Translational Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cambridge, United Kingdom. Neuromuscular Disorders, 28, pp.S7-S8, 2018, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-8966(18)30310-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BVES loss-of-function mutations in limb-girdle muscular dystrophy 2X with cardiac conduction disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Asselbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beuvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mendoza, Argentina. Neuromuscular Disorders, 28, pp.S59-S60, 2018, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2018.06.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the international LMNA -related congenital and childhood onset muscular dystrophy retrospective natural history study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S137-S138, 2017, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel INPP5K mutation in a sibship from the Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Urtizberea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S110-S111, 2017, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of a French cohort of GNE -mutation negative inclusion body myopathy patients using exome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Gorokhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. 27, pp.S149, 2017, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosteroid treatment in early-onset lamin A/C related muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Yaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bönnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rutkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Annual Congress of the World-Muscle-Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Malo, France. Neuromuscular Disorders, 27, pp.S138, 2017, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nmd.2017.06.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proukhnitzky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yaou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;tay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savarese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Demidov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-221555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomi Yun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D&#8217;amico" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntoni Francesco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab075/6220465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171665v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara de Sandre-Giovannoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Zurek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Ellwanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenka E L M Vissers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Synofzik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00859-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03475162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352530v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharina Sommer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Te Paske" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Yavari Dizjikan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marini Bettolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Glynne Gut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00852-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Amthor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stalens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mott&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;hin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Stantzou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Ridder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselbergh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel de Paepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brisset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Yves Carlier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#1111;s Chanut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Antonio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puymirat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04414398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gargaun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wahbi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sol&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDPRTSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gossios" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.039410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ogna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Chaffaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ninni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brigadeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gargaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Holtzmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-018-0161-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jouen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1604402" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010378v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Dahlqvist" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaist" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000208" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deburgrave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vasson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avila-Smirnow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. B&#233;cane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.07.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annoussamy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150100" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu537" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc B&#233;cane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150093" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-O31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bladen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rafferty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Straub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Monges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moresco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JFW87H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00736304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucchetti-Miganeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kaplan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Quijano-Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.372" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gartioux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mezdari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wahbi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Yaou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gandjbakhch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gossios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeru" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Garcia de la Banda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Natera-de Benito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.370" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garc&#237;a-Uzquiano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Garc&#237;a de la Banda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atalaia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piscia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973454v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglioni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sardone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domingos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.199" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH3KXPZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juntas-Morales" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.366" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8V9C3V3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez-Garcia de la Banda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clarke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nascimento" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973473v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lac&#232;ne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelaine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.359" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3404MF2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8966(18)30310-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLPZ2CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nelson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Ridder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselbergh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yun" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.165" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLC4P3P6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urtizberea" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouil" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.071" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafor&#234;t" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.205" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BT42Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;nnemann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutkowski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.167" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Proukhnitzky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yaou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;tay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Savarese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Demidov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denomm&#233;-Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Matalonga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Boer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jackson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Benetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gim.2023.100018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Prigent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.27432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Eymard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-221555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03649738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mosbah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donadille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Janmaat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02308-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomi Yun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D&#8217;amico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntoni Francesco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten B&#246;nnemann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab075/6220465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03171665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Atalaia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Wahbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara de Sandre-Giovannoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benarroch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bonne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214834" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Zurek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Ellwanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenka E L M Vissers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Synofzik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00859-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03475162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021193" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352530v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharina Sommer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Te Paske" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Yavari Dizjikan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marini Bettolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Glynne Gut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00852-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Amthor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabrol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03464423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stalens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mott&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B&#233;hin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturcq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jnd-200620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan de Feraudy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Stantzou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25951" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brull" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Chikhaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem de Ridder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nelson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Asselbergh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boel de Paepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Antonio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dogan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Eymard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puymirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brisset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Yves Carlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#1111;s Chanut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02355424v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliya Kril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1578-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292021v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04414398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gargaun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wahbi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Yaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sol&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDPRTSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gossios" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.118.039410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ogna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Chaffaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02368608v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kwapich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ninni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brigadeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2018.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guilbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gargaun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Holtzmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-018-0161-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laforet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25638" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jouen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1604402" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010378v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Dahlqvist" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaist" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000208" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avila-Smirnow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batonnet-Pichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. B&#233;cane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.07.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deburgrave" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nectoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annoussamy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150100" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu537" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336883v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227847v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-10-S2-O31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allamand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc B&#233;cane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-150093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Urtizberea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2014.223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bladen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rafferty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Straub" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Monges" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Moresco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22390" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9JFW87H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00736304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucchetti-Miganeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kaplan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-45" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611256v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Quijano-Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne T. Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.256" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Uzquiano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Goff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2023.07.372" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Leturq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nelson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gartioux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beuvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mezdari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wahbi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Yaou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gandjbakhch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anselme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gossios" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeru" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lascols" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez Garcia de la Banda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Natera-de Benito" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.370" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garc&#237;a-Uzquiano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G&#243;mez-Garc&#237;a de la Banda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Goff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atalaia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thompson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corvo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carmody" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Piscia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973454v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scaglioni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sardone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domingos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.199" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH3KXPZV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stojkovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Juntas-Morales" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.366" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8V9C3V3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomez-Garcia de la Banda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clarke" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nascimento" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973473v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuvin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lac&#232;ne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labasse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madelaine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2019.06.359" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3404MF2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-8966(18)30310-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHLPZ2CJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nelson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Ridder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Asselbergh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2018.06.128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731QHVBW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norato" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.165" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLC4P3P6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973393v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquemont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urtizberea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.071" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973434v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafor&#234;t" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.205" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41BT42Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;nnemann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nascimento" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rutkowski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.06.167" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>